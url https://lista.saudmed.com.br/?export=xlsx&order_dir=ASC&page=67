--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,224 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 03:41</t>
-[...11 lines deleted...]
-    <t>LUVA CIRUR PAR LATEX EST S/PO 7,- MEDIX</t>
+    <t>Lista gerada no: 20/10/2026 06:09</t>
+  </si>
+  <si>
+    <t>RV04_2 - JOELHEIRA RECOVERY M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>DETERGENTE LIMPEZA HOSPITALAR 5L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>1620 - COLETE REG. C/ FECHO FRONTAL/MASC. BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1620 - COLETE REG. C/ FECHO FRONTAL/MASC. BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1620 - COLETE REG. C/ FECHO FRONTAL/MASC. BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>RINGER C/ FISIOLOGICO 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML C/AG LL 0,60 X 2- BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Crm - Unid Fenitoina 50Mg/Ml 5Ml Sol Inj (Fenital) - Cristalia</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Vasopressina 20U/Ml 1Ml Sol Inj (Encrise) - Biolab</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>BIOLAB</t>
+  </si>
+  <si>
+    <t>1628 - CURETA PARA BIOPSIA 6MM COLORIDA ABERTA 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>LUVA PLASTICA DESCARTAVEL POLIETILENO TAM U PC/100 MT/350 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>Lencol Desc S/Elast 30G 2,0 X 0,9M Pc/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO G - MEDIX</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>LUVA CIRUR PAR LATEX EST S/PO 8,0 - MEDIX</t>
-[...50 lines deleted...]
-    <t>Canula Guedel Pvc N.4 Est - Advantive</t>
+    <t>LUVA SAUDE LATEX C/PO PP - MEDIX</t>
+  </si>
+  <si>
+    <t>Atadura Algodao Ortopedico 10Cm X 1,8M Pc/1 - CREMER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>SC602 - MULETA AXILAR AJUSTAVEL 3 EM 1 - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>GELO RIGIDO 2L - GELOTECH</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>Dimenidrinato+piridox+glic+fruto+b6 10ml (dramin b6) - Takeda</t>
+  </si>
+  <si>
+    <t>Digestivos</t>
+  </si>
+  <si>
+    <t>TAKEDA AUSTRIA</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR ULTRASSONICO ALERGY FREE 3L BIVOLT - G-TECH</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-[...74 lines deleted...]
-    <t>BD</t>
+    <t>G-TECH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b822938af5eb45654a07ad04f304.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564857a23f5de99ccac1e7eb5c80705.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322910d4303e5dc32aa8fd9bb40517fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c27b46bea0ffd59999040211c62b0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf2de4e8c6037126c746625ed5da00.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65267f3363b730aea3cee502d1aa2082.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5e7caab6befd389c8372e3262fed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16421ff302e4b73b4744938e1f48ae8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd30c83d92648f899e57d67efb90c2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8583aba2245022c63be5ec756e36ec5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c295ebd55b4e6206bb9b858fe7926.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2775391543fa8586a3b6161fd2cbf07.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb55b32d94dab9b5802c144147ee78.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d07eea5e0db71890c6142a1a715cdb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d55d9c41850a53f1a39a3f08b45996.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f52d996e12194bb6bf09a1ec52281.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23733a5c169d7521e53087b332cd304d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac5a62395d5ae0899de12b45a9689.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb9ac8f6da899331d598d71274911.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e2e52f54ed2a251526ed201eac14c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ec353afb5e9253ece158219932329.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aebbd0d91d74c6ada4a1537cc5eaf6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a051334e7411b57a602c23a9fb51fea.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3a35a982b3fbe056d99d07be395c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592343a379eb279e54bdfa70b3b74c51.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26361f5d4bd9bb96162de152a419133.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6120d1a3c531574e03482e9440586e9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c843a5cb759c1c68c7c3d3a7737bd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb32f2e1feaae2876049117f3032e8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3910205ae0bfa2e6158196709e614f9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398961bdb563e6f525555f51d229297c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe69bf1ee663eb082a14f83c69163ef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965391e519f3b45571273c435241ab3d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2503493a501f3665a133c63e2c5d7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfef000607a6235996303fa01bca59.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f27f46006520912e6b9f7e1e507e2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85fc174380116a29f6e71f6a60a96.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e17175e750073b556fa0a7b423ea92.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba78fa47c01ec092efbad16efeea21.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de2380e7b5f6eb6e8368222503c33d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5078</v>
+        <v>5145</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.31</v>
+        <v>206.07</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5079</v>
+        <v>5153</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.75</v>
+        <v>101.85</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5080</v>
+        <v>5155</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>2.63</v>
+        <v>229.53</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5081</v>
+        <v>5157</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>47.29</v>
+        <v>170.65</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5085</v>
+        <v>5158</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>5.17</v>
+        <v>191.73</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5090</v>
+        <v>5168</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>26.31</v>
+        <v>9.87</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5095</v>
+        <v>5175</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>5.48</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5099</v>
+        <v>5177</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>171.59</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5105</v>
+        <v>5178</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>31.5</v>
+        <v>71.34</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5106</v>
+        <v>5179</v>
       </c>
       <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>31</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>3.8</v>
+        <v>129.93</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5118</v>
+        <v>5180</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>34</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>6.62</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5121</v>
+        <v>5184</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>15.06</v>
+        <v>51.14</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5124</v>
+        <v>5191</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>23.94</v>
+        <v>22.97</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5134</v>
+        <v>5192</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>36.48</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5142</v>
+        <v>5193</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
         <v>42</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>4.28</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5144</v>
+        <v>5198</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
         <v>45</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>104.83</v>
+        <v>21.55</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5153</v>
+        <v>5218</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>101.85</v>
+        <v>203.47</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5157</v>
+        <v>5219</v>
       </c>
       <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
         <v>50</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>170.65</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5168</v>
+        <v>5220</v>
       </c>
       <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" t="s">
         <v>53</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>9.87</v>
+        <v>20.35</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5175</v>
+        <v>5222</v>
       </c>
       <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>1.34</v>
+        <v>289.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>