--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -14,224 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 16:29</t>
-[...32 lines deleted...]
-    <t>Luvas de Nitrila</t>
+    <t>Lista gerada no: 21/07/2026 19:20</t>
+  </si>
+  <si>
+    <t>Tenoxicam 20Mg Po P/ Sol Inj - Uniao Quimica</t>
+  </si>
+  <si>
+    <t>Anti-inflamatórios</t>
+  </si>
+  <si>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Umidificador Oxigenio Frasco 250ML - PROTEC</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>Dreno endodontico pc/20 - MAXCLEAN</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 27G C/AG 40MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid omeprazol sodico 40mg po + diluente 10ml iv - Cristalia</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST X 1M S/ FENESTRA  - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 15CM X 1,8M PC/1- EUROPA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST 50 X 50CM S/ FENESTRA 0 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 2% 1L  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 0,2% 1L P/ PELE (CHLORDERM)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 4Ml Inj Amp - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 10CM X 1,8M PC/1- EUROPA</t>
+  </si>
+  <si>
+    <t>UNID ATADURA CREPOM 13F 10CM X 1,8M - EUROPA</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO M - NUGARD</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>Unid seringa insulina 1ML S/AG LS - SR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 24G ROXA 20 X 0,5- MEDIX</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>ALCOOL 70% 1L LIMP PELE  - VICPHARMA</t>
-[...113 lines deleted...]
-    <t>BIOBELA</t>
+    <t>ALGODAO POLIESTER 0 C/AG 3, - SHALON</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LL - MEDIX</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 5CM X 4,5M MT/3- CIEX</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Antisseptico Violeta Genciana 1% 30ML - UNIPHAR</t>
+  </si>
+  <si>
+    <t>UNIPHAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc5e281fd02e9196b639d21dd7d4f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a3dca311b1fc7e5d7c686025c2764.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36dfc6ca64c2e9a0bfefe75635558f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd23a9f06625de508a295c87e6cd123.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53c2b49c67fa992ce560080e8075ac.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523759442e0a8e836f66263cc99d716.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add44f0a18ca297019f5f404f49ef38.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28e7c703e97ddc6ca3d1ad703d0e33.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee01b44e48e716aede5b7504e9f02b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ac28adce6109f0075e767f3c19d3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2b560accb1b997090acbc47949634.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e91f617d71ee1c0e85e43944f7611.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac160d46cca1d81c5d948892f75a00.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c705fcc26002c7035de72968eece6f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542070a1489bc579a89e0e94caad1d64.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e56c5259c191db0995c8bee664ac4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0e5b222a60ef483f32a1d6ee02a1c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34004ab328dfa72babb648cfd82b951.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc1cfc9d244cceeede6881288db562.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a0c3330faea8f9769fb503f614a26.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1f121f9132bd69e03ee79a58ccb1d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb6677aac726b719313a4f9dd97355.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eddb085cbdef0b43d3dad211237a6a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e12cb13d7bc7c46756e00ef42cb691.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7641f22ebf66a4a997200c1519145a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1cfce8d15e495d42bbc2a14f45ad9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f098ccfc435f4a84d23240d04b079f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae560898fd6e85fba4e69122f27f12ba.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de706c63759acc92644b96b5f0ece0c5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8d4d10d57a17ea1f83d261b0a2f2d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf85f33f9535c27a5e37be366a0b21c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06b2c8b938b99633f576e05e7eb75.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e5421ba86561f4182e04ed0545f07.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c09fc403e33bbe72e9f83db903ff.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee242870dc4b7047714861d0c73c67.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed56b0e545937eb48b133f4523fe59.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144b12c4ee41a7f60a11bf17fad67fd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fea08106b2537054e9729d2d58a69e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047316790f8e2b68fe91cb58a6c3b01.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec4cacb602fa3d7bc88718b7deb7c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5246</v>
+        <v>5312</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.79</v>
+        <v>16.38</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5247</v>
+        <v>5313</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>17.37</v>
+        <v>29.04</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5248</v>
+        <v>5315</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>11.7</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5249</v>
+        <v>5328</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>40.57</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5250</v>
+        <v>5333</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>38.98</v>
+        <v>17.96</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5258</v>
+        <v>5337</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>12.45</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5260</v>
+        <v>5339</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>98.64</v>
+        <v>24.68</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5261</v>
+        <v>5341</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>2.6</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5262</v>
+        <v>5348</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>3.11</v>
+        <v>41.16</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5263</v>
+        <v>5349</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>19.11</v>
+        <v>15.9</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5264</v>
+        <v>5350</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>2.94</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5266</v>
+        <v>5364</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>11.38</v>
+        <v>16.61</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5281</v>
+        <v>5368</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F14" s="3">
-        <v>2.6</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5282</v>
+        <v>5371</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>37.84</v>
+        <v>32.32</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5284</v>
+        <v>5373</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>11.17</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5286</v>
+        <v>5375</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>40.99</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5289</v>
+        <v>5380</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>213.09</v>
+        <v>81.9</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5301</v>
+        <v>5383</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>1.97</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5303</v>
+        <v>5385</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>14.13</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5306</v>
+        <v>5386</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>162.23</v>
+        <v>4.94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>