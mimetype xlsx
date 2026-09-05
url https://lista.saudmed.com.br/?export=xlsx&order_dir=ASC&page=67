--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,203 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 19:20</t>
-[...5 lines deleted...]
-    <t>Anti-inflamatórios</t>
+    <t>Lista gerada no: 05/09/2026 03:41</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,- GLOMED</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>GLOMED</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 7,- MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 8,0 - MEDIX</t>
+  </si>
+  <si>
+    <t>Escovinha Limpa Chuveiro Multifuncional Pc/20 - Saudmed</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>MERCADO LIVRE</t>
+  </si>
+  <si>
+    <t>Unid deslanosideo 0,2mg/ml 2ml (deslanol) - uniao quimica</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>UNIAO QUIMICA</t>
   </si>
   <si>
-    <t>Umidificador Oxigenio Frasco 250ML - PROTEC</t>
+    <t>Salbutamol Spray 100Mcg C/ 20Doses (Aerodini) - Teuto</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>TEUTO</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 6,0 - SANRO</t>
+  </si>
+  <si>
+    <t>SANRO</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus - UTILAR</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>UTILACO METALURGICA LTDA</t>
+  </si>
+  <si>
+    <t>Escova Cerdas Nylon Limpeza Instrumentais 18,5Cm - PCA</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>Canula Guedel Pvc N.4 Est - Advantive</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
-    <t>PROTEC</t>
-[...2 lines deleted...]
-    <t>Dreno endodontico pc/20 - MAXCLEAN</t>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid pomada neomicina 5mg/g - Prati donaduzzi</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>PRATI DONADUZZI</t>
+  </si>
+  <si>
+    <t>Mascara de Anestesia Tam 6 Adulto Obeso - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 100MM B. PATO SUBCISAO - ALUR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>Nitroprusseto De Sodio 25Mg/Ml 2Ml (Nitrop) - Hypofarma</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Extensor P/ Cateter De Oxigenio 200CM - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>SSPLUS</t>
-[...41 lines deleted...]
-    <t>Medicamentos Livres</t>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 120MM X 100M - FARMATEX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>DETERGENTE LIMPEZA HOSPITALAR 5L - VICPHARMA</t>
   </si>
   <si>
     <t>VICPHARMA</t>
   </si>
   <si>
-    <t>CLOREXIDINA AQUOSA 0,2% 1L P/ PELE (CHLORDERM)  - VICPHARMA</t>
-[...23 lines deleted...]
-    <t>Unid seringa insulina 1ML S/AG LS - SR</t>
+    <t>1620 - COLETE REG. C/ FECHO FRONTAL/MASC. BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>RINGER C/ FISIOLOGICO 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML C/AG LL 0,60 X 2- BD</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>SR</t>
-[...26 lines deleted...]
-    <t>UNIPHAR</t>
+    <t>BD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1f121f9132bd69e03ee79a58ccb1d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb6677aac726b719313a4f9dd97355.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eddb085cbdef0b43d3dad211237a6a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e12cb13d7bc7c46756e00ef42cb691.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7641f22ebf66a4a997200c1519145a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1cfce8d15e495d42bbc2a14f45ad9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f098ccfc435f4a84d23240d04b079f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae560898fd6e85fba4e69122f27f12ba.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de706c63759acc92644b96b5f0ece0c5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8d4d10d57a17ea1f83d261b0a2f2d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf85f33f9535c27a5e37be366a0b21c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06b2c8b938b99633f576e05e7eb75.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e5421ba86561f4182e04ed0545f07.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c09fc403e33bbe72e9f83db903ff.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee242870dc4b7047714861d0c73c67.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed56b0e545937eb48b133f4523fe59.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144b12c4ee41a7f60a11bf17fad67fd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fea08106b2537054e9729d2d58a69e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047316790f8e2b68fe91cb58a6c3b01.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec4cacb602fa3d7bc88718b7deb7c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b822938af5eb45654a07ad04f304.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564857a23f5de99ccac1e7eb5c80705.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322910d4303e5dc32aa8fd9bb40517fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c27b46bea0ffd59999040211c62b0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf2de4e8c6037126c746625ed5da00.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65267f3363b730aea3cee502d1aa2082.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5e7caab6befd389c8372e3262fed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16421ff302e4b73b4744938e1f48ae8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd30c83d92648f899e57d67efb90c2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8583aba2245022c63be5ec756e36ec5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c295ebd55b4e6206bb9b858fe7926.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2775391543fa8586a3b6161fd2cbf07.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb55b32d94dab9b5802c144147ee78.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d07eea5e0db71890c6142a1a715cdb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d55d9c41850a53f1a39a3f08b45996.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f52d996e12194bb6bf09a1ec52281.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23733a5c169d7521e53087b332cd304d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac5a62395d5ae0899de12b45a9689.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb9ac8f6da899331d598d71274911.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e2e52f54ed2a251526ed201eac14c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5312</v>
+        <v>5078</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>16.38</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5313</v>
+        <v>5079</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>29.04</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5315</v>
+        <v>5080</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>28.9</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5328</v>
+        <v>5081</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>7.6</v>
+        <v>47.29</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5333</v>
+        <v>5085</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>17.96</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5337</v>
+        <v>5090</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>9.58</v>
+        <v>26.31</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5339</v>
+        <v>5095</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>24.68</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5341</v>
+        <v>5099</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>4.37</v>
+        <v>171.59</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5348</v>
+        <v>5105</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>41.16</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5349</v>
+        <v>5106</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>15.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5350</v>
+        <v>5118</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>2.39</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5364</v>
+        <v>5121</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>16.61</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5368</v>
+        <v>5124</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>1.47</v>
+        <v>23.94</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5371</v>
+        <v>5134</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>32.32</v>
+        <v>36.48</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5373</v>
+        <v>5142</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>0.32</v>
+        <v>4.28</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5375</v>
+        <v>5144</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>0.15</v>
+        <v>104.83</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5380</v>
+        <v>5153</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>81.9</v>
+        <v>101.85</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5383</v>
+        <v>5157</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>0.76</v>
+        <v>170.65</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5385</v>
+        <v>5168</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>9.72</v>
+        <v>9.87</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5386</v>
+        <v>5175</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="F21" s="3">
-        <v>4.94</v>
+        <v>1.34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>