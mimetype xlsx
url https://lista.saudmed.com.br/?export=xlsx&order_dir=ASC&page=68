--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,221 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 03:41</t>
-[...2 lines deleted...]
-    <t>Crm - Unid Fenitoina 50Mg/Ml 5Ml Sol Inj (Fenital) - Cristalia</t>
+    <t>Lista gerada no: 20/10/2026 06:09</t>
+  </si>
+  <si>
+    <t>3027 - PINCA POZZI 25CM - BSZ</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>7023 - HISTEROMETRO SIMS 32CM - BSZ</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 120MM X 100M - AMED</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 100MM X 100M - AMED</t>
+  </si>
+  <si>
+    <t>Tubo Capilar P/ Microhematocrito C/ Heparina Frasco C/500 - Precision</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>ESPONJA MULTIUSO - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>ALVEJANTE SEM CLORO 5L - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>UNID PEDRA SANITARIA LAVANDA - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Cera Liquida Incolor 750ML - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Balde Plastico 15L - ARQPLAST</t>
+  </si>
+  <si>
+    <t>Frasco Erlenmeyer Boca Estreita 250Ml - Plena-Lab</t>
+  </si>
+  <si>
+    <t>PLENA-LAB</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA PP - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 1L LIMP PELE  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>DETERGENTE LIMPEZA HOSPITALAR 5L (DETER RIO) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid Butilbrometo De Escopolamina 20Mg/Ml 1Ml Amp (Buscopam) - HYPOFARMA</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>CRISTALIA</t>
-[...140 lines deleted...]
-    <t>UNID PEDRA SANITARIA LAVANDA - NOBRE/GOEDERT</t>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid Bromoprida 5MG/ML 2ML INJ AMP - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Crm - Unid Propofol 10Mg/Ml 20Ml - UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Esponja Macia Amarela Superpro - BETTANIN</t>
+  </si>
+  <si>
+    <t>BETTANIN</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG GARRAFA 1KG (PLURIGEL)  - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>744- Unid Microagulha Lebel 31G - PROBEAUTY</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a361c81b53faf53729d464503d56245.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942e2fcd07d0f30942fa7bbd8f19d8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4d518e7c14905a4983b9b0f9ba9d6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aac62a503e2e7469d8d056b9ff093.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd210d3d08e59de3213015a917b1513.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a67ccbc825c4ce5803ef21c4598e79.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c48b838619f0d3a6fbb40c7b5d1f7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc9b9a5e455d89fdd37dde07dd24b3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aae4463fcdd7b4819a3a3a118006b6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9d8727db0b4137cdac405b433564.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eb38cb48281d126c9d0f1023d8e8c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb93583f2c3d993ea45c345f6498da4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547607891e2a6e58a84bc78206b48c4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606762c910831b2e2dd4d228e5625472.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eec981d89374f0a3bee62560432775.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b937c43e941daa2399882b4019d5b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966389898342016f188a96378f9e8e8d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf94560f485e4ab4d094d787057f68e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53968ee8e770726622b3a279d42cf2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693700ec360615f1ae6f0f85d2da4cc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cf596f73da0b8ed643987c5161ba3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2ec49180d93c4260f93d4ba1b186.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e7f2b0df1ad015c8d1cf6d97bbffb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516d728cd365bc6be05579077a26a00.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35672709fb8e8650cbf735eb462bce80.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc63e9037eee048a7d6dc4ececbb16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e4545b215716fdd0db608e9914b4d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a479548f92f354c992dd594a44ef4f5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf548932885ed47a074eb5a5136b417.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecfd0e2cea2d26e97e9f2580c7a5b0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd4dd3662487b414727b62556e469.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cf77cbe0d7772c6dc0bdcd2daae52.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5371ab0d2bc132b8e99e778c8822e8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8f5b72719288c03de2e97e60ef22.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b53a4db3f4e8cde049e39fedf34dfc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ff8b96e789a7c93b78af9fa28b20.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30003a779992a24609662bfff6b3c2a6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ae69ba729c081254a761b14392bcb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61148aa9691e4c94ab8958a6cc8d65a0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74421c669b9b34760796275244a6c6a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5177</v>
+        <v>5230</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>7.67</v>
+        <v>177.7</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5178</v>
+        <v>5231</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>71.34</v>
+        <v>174.91</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5179</v>
+        <v>5233</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>129.93</v>
+        <v>104.1</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5180</v>
+        <v>5235</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>2.33</v>
+        <v>118.69</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5184</v>
+        <v>5240</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>51.14</v>
+        <v>52.96</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5191</v>
+        <v>5243</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>22.97</v>
+        <v>2.02</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5192</v>
+        <v>5245</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>35.91</v>
+        <v>42.8</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5193</v>
+        <v>5246</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>43.09</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5198</v>
+        <v>5247</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>21.55</v>
+        <v>17.37</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5216</v>
+        <v>5248</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>47.63</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5218</v>
+        <v>5249</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>203.47</v>
+        <v>40.57</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5220</v>
+        <v>5250</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>20.35</v>
+        <v>38.98</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5222</v>
+        <v>5258</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>329.7</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5231</v>
+        <v>5260</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>174.91</v>
+        <v>98.64</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5233</v>
+        <v>5261</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>104.1</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5235</v>
+        <v>5262</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>118.69</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5240</v>
+        <v>5263</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>52.96</v>
+        <v>19.11</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5243</v>
+        <v>5264</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>2.02</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5245</v>
+        <v>5266</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>42.8</v>
+        <v>11.38</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5246</v>
+        <v>5281</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>4.79</v>
+        <v>2.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>