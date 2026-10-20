--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -34,204 +34,204 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 03:01</t>
-[...26 lines deleted...]
-    <t>LUVA NITRIL S/PO ROSA PP - DESCARPACK</t>
+    <t>Lista gerada no: 20/10/2026 05:26</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 4,5M - VITAL</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Andador D10 Pop - DELLAMED</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>1643N - CINTA LONGA POSTURAL C/ 12 BARBATANAS PRETA M - BIOBELA</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>Mascara Pffc/Valvula Azul - INTRAB</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>INTRAB</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>OLEO CORPORAL ROSA MOSQUETA 100ML - FARMAX</t>
+  </si>
+  <si>
+    <t>Cuidados com a Pele</t>
+  </si>
+  <si>
+    <t>FARMAX</t>
+  </si>
+  <si>
+    <t>Mesa Auxiliar 40 X 60 X 80 C/ Rod - SALUTEM</t>
+  </si>
+  <si>
+    <t>Carrinhos Médicos</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 6-0 C/AG 1,5 CUT - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Tenoxicam 20Mg Po P/ Sol Inj - Uniao Quimica</t>
+  </si>
+  <si>
+    <t>Anti-inflamatórios</t>
+  </si>
+  <si>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Umidificador Oxigenio Frasco 250ML - PROTEC</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>Dreno endodontico pc/20 - MAXCLEAN</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>OR1457 - CORRETOR POSTURAL MODEL LARGO P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA G - VABENE</t>
   </si>
   <si>
     <t>Luvas de Nitrila</t>
   </si>
   <si>
-    <t>MEDIX</t>
-[...14 lines deleted...]
-    <t>Unid Butilbrometo De Escopolamina 20Mg/Ml 1Ml Amp (Buscopam) - HYPOFARMA</t>
+    <t>VABENE</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 27G C/AG 40MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid omeprazol sodico 40mg po + diluente 10ml iv - Cristalia</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>HYPOFARMA</t>
-[...98 lines deleted...]
-    <t>1622SE - TALA COSTAS COM ELEVACAO SACRAL PRETA TAM U - BIOBELA</t>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST X 1M S/ FENESTRA  - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>GAZE 13F 7,X 7,C/RX PC/10 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 15CM X 1,8M PC/1- EUROPA</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST 50 X 50CM S/ FENESTRA 0 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO LEVE 120 X 120CM 40G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3bb3014c8b3e05c0dc046404f975.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1252d7c2cf856be2f7b50a38340303f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4a15ef55dd962ad8a4263d81b1b9f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd1da1b2ba92ef6118430ad15307ac.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41a24b5876b112aebc98ca43c2cb0e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0d05a8c81672c170f17a1f72174c9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99069cce4d1e1794ddf136d48ae4c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fd914b604dedf7101d0d5974fe25b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8a4df29bbdacc73a0b1109ca1c0e4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c254472d87cf2d6003ed6b8905a50.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e46f3d57cadadd19cda68765364039.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28022cbf12ce3b1de321a1460e80c1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b12a2b91f0c0c1f42b8c28843f285.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e888dfd85112e3fc80a76cbcfec30b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba277a60f662049ebd9b6bd92304ca.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb3921c10f353498afe3253713688c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536274360eaf651089c6cf0ff8f30f6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae43bb29a16766cad556fd94de7e1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4ddaa7c4a72fc05847547cb0106eb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827b0d72528ef226ffc6c57d956b96b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d59d8f8bfb83d3ab62dc1175a13e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177352493fecc54aea74e955d9fda40d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac761c12de71781d4dcba61ebd984d7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77e7f62f8bca5ba9f2118bc243d46.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc87d06282df161cbcb0cf91e73c5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbf36b50ba379c955555b0b4661232.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e3778502c315929a836491b860e5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1831e068895b441e9577ad3458651bb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b70a8b3373bf8a7e587acf17dc592.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48075e07612401f212344160755329c3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc7641d654f614bb375d6445524e34.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33627de3053f2fa0571689b3f12a3a6c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73729f8d4f55ba53777b3f12abeb3bab.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c027460469e1e894e87fbf54712d05.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336e1c1249f2cb58006152dfdd7521b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b309dba665d8227ffaacd75b02729e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0d24b9474e2216a6f59842956f48a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac1569f62ded30476492099dcc3cf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332525ee5a4180659d845c510f1793eb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082e811156da56d69d97ca390532828.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5247</v>
+        <v>5284</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.37</v>
+        <v>11.17</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5248</v>
+        <v>5289</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>11.7</v>
+        <v>277.79</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5249</v>
+        <v>5293</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>40.57</v>
+        <v>253.28</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5250</v>
+        <v>5301</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>38.98</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5258</v>
+        <v>5302</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>12.45</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5260</v>
+        <v>5303</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>98.64</v>
+        <v>14.13</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5261</v>
+        <v>5305</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>2.6</v>
+        <v>553.67</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5262</v>
+        <v>5311</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>3.11</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5263</v>
+        <v>5312</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>19.11</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5264</v>
+        <v>5313</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>2.94</v>
+        <v>29.04</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5266</v>
+        <v>5315</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F12" s="3">
-        <v>11.38</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5281</v>
+        <v>5316</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F13" s="3">
-        <v>2.6</v>
+        <v>297.99</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5284</v>
+        <v>5319</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F14" s="3">
-        <v>11.17</v>
+        <v>40.15</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5289</v>
+        <v>5328</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F15" s="3">
-        <v>277.79</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5293</v>
+        <v>5333</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F16" s="3">
-        <v>253.28</v>
+        <v>17.96</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5301</v>
+        <v>5337</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F17" s="3">
-        <v>1.97</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5302</v>
+        <v>5338</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F18" s="3">
-        <v>2.27</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5303</v>
+        <v>5339</v>
       </c>
       <c r="C19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
         <v>51</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>14.13</v>
+        <v>24.68</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5305</v>
+        <v>5341</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>553.67</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5310</v>
+        <v>5342</v>
       </c>
       <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
         <v>57</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>101.14</v>
+        <v>289.09</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>