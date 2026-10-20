--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,209 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 03:01</t>
-[...2 lines deleted...]
-    <t>UNID NYLON PRETO 6-0 C/AG 1,5 CUT - SHALON</t>
+    <t>Lista gerada no: 20/10/2026 05:26</t>
+  </si>
+  <si>
+    <t>Algodao Hidrofilo Rolo PC/500G - POLAX</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>POLAX</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 0,2% 1L P/ PELE (CHLORDERM)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 10CM X 1,8M PC/1- EUROPA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>UNID ATADURA CREPOM 20CM X 1,8M - EUROPA</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
+    <t>UNID ATADURA CREPOM 15CM X 1,8M - EUROPA</t>
+  </si>
+  <si>
+    <t>UNID ATADURA CREPOM 13F 10CM X 1,8M - EUROPA</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO P - NUGARD</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO M - NUGARD</t>
+  </si>
+  <si>
+    <t>Unid seringa insulina 1ML S/AG LS - SR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 24G ROXA 20 X 0,5- MEDIX</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>ALGODAO POLIESTER 0 C/AG 3, - SHALON</t>
+  </si>
+  <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>Umidificador Oxigenio Frasco 250ML - PROTEC</t>
-[...17 lines deleted...]
-    <t>OR1457 - CORRETOR POSTURAL MODEL LARGO P - HIDROLIGHT</t>
+    <t>FITA MICROPORE BRANCO 5CM X 4,5M MT/3- CIEX</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Antisseptico Violeta Genciana 1% 30ML - UNIPHAR</t>
+  </si>
+  <si>
+    <t>UNIPHAR</t>
+  </si>
+  <si>
+    <t>1643N - CINTA LONGA POSTURAL C/ 12 BARBATANAS LILAS EPP - BIOBELA</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>HIDROLIGHT</t>
-[...50 lines deleted...]
-    <t>WRAPS P/ EST (SMS) INVOLUCRO LEVE 120 X 120CM 40G PC/50 - POLAR FIX</t>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO P - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>GAZE 11F 7,X 7,S/RX PC/10 - EUROPA</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 300MM X 100M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 200MM X 100M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO PESADO 60 X 60CM 60G PC/50 - POLAR FIX</t>
   </si>
   <si>
     <t>Wraps e Involucros Reutilizáveis</t>
   </si>
   <si>
-    <t>Algodao Hidrofilo Rolo PC/500G - POLAX</t>
-[...44 lines deleted...]
-    <t>SR</t>
+    <t>AVENTAL CIR EST G AZUL - POLAR FIX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95635d6d3d91a4da8cc652495f67ba.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead4782231c0c9eeca2773fc575591.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f148d591a3cbec7566785f51efab553.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14883340aed21e70c1457e938b7a7a1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cbc25cf6a4c0fd7dd0a02af5e8a71.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800226277fa1a42e9dcc1f41334758b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbed1d67727dc88a2d7135733f61721.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d89a4ad14695113e37dbf9346dc56e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2be62961e2b57191de59461d4b4d2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c171c822a4c5d2a463b819b8a67583b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b141c5657be97c5fc1c1df5a3e522.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771cb4a130feccfbd408ee40291cc51.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7351761216363dc247068a8ed7c689.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaad42065daacef5704376858be2e08.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c4f8e1267c8bc64d7938ca3a9252.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e13d7b4fd35b7abc90ddd5011c691.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec164f15822f9939ecae4a9b3f83ca.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73ba361b26ce4364620492e9da87c6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf2d9e8346bb62fad8dd9d9ea1c62b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802596ed0b7c75cca35c1ea24ee20ab4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3980842bc2903f2515374af82f879.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867288e10ed6bb67b5dad3a4e6e97bc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaac99e8dd84c62f5efe689dcb3dc1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daae8b82b28e842768069105d119583.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80104725d070a651e795525741043808.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5f5f6393d199b59c094c6b507efa4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfcf7de214715b5e3934d13ac3da61.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9e501afef2fddec0dbcc653241301.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311dea53c58eee285411a11c8950f1c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484946029d361ddb08d99aed418e8da.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d224a70e551e54f2d4b2cc0bdbbe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aff56d28bfbb74f399b16cf1261875.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c870489b8dd02f4d30c632254e27e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e900b789fcc48ac512eceaebfa66a54.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930eea0a9ac178247f6fda90dffa9c2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef5576772ceaf987f388034c6d164e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3f4a09ed9099021f68d55090d54cd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244fd9244689a13976a0ee5ce1a2d46.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6fbf4a80b4b6fa4fdf66394a2f281.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281785e49c253b90699ef6b04a935e5c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1181,386 +1163,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5311</v>
+        <v>5345</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.49</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5313</v>
+        <v>5349</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>29.04</v>
+        <v>14.89</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5315</v>
+        <v>5364</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>28.9</v>
+        <v>16.61</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5316</v>
+        <v>5366</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>297.99</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5319</v>
+        <v>5367</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>40.15</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5328</v>
+        <v>5368</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>7.6</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5333</v>
+        <v>5370</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>17.96</v>
+        <v>32.32</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5337</v>
+        <v>5371</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>9.58</v>
+        <v>32.32</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5338</v>
+        <v>5373</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>2.21</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5339</v>
+        <v>5375</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>24.68</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5341</v>
+        <v>5380</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>4.37</v>
+        <v>81.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5342</v>
+        <v>5385</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>289.09</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5345</v>
+        <v>5386</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>31.0</v>
+        <v>4.94</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5349</v>
+        <v>5388</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>15.9</v>
+        <v>252.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5350</v>
+        <v>5390</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F16" s="3">
-        <v>2.39</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5364</v>
+        <v>5405</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>16.61</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5367</v>
+        <v>5406</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>1.7</v>
+        <v>310.02</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5368</v>
+        <v>5407</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>1.47</v>
+        <v>205.23</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5371</v>
+        <v>5409</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>32.32</v>
+        <v>73.63</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5373</v>
+        <v>5410</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>0.32</v>
+        <v>26.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>