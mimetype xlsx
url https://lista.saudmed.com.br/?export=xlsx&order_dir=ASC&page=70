--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -14,200 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 15:38</t>
-[...2 lines deleted...]
-    <t>PAPEL GRAU BOBINA EST 100MM X 100M - POLAR FIX</t>
+    <t>Lista gerada no: 21/07/2026 18:25</t>
+  </si>
+  <si>
+    <t>Protetor Colchao GDE PC/ - HIGIFRAL</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>HIGIFRAL</t>
+  </si>
+  <si>
+    <t>Sabonete Liquido Erva Doce (Septderm) 5L - Prolink</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>Oculos De Protecao Incolor Mxr-Rj - MAIS EQUIPAMENTOS</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>MAIS EQUIPAMENTOS</t>
+  </si>
+  <si>
+    <t>Kit Cirur Ger-Em 019/00Artroscopia Ombro/Joelho - Esterili-Med</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ESTERILI-MED</t>
+  </si>
+  <si>
+    <t>Luva Uso Geral Latex S/Po M - NUGARD</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>NUGARD</t>
+  </si>
+  <si>
+    <t>Sonda Foley 2 Vias 18Fr 15-30Ml - Medix</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Campo Cirúrgico Estéril 75x75cm Fenestrado</t>
+  </si>
+  <si>
+    <t>2I</t>
+  </si>
+  <si>
+    <t>Vaselina Liquida 100ML  - UNIPHAR</t>
+  </si>
+  <si>
+    <t>UNIPHAR</t>
+  </si>
+  <si>
+    <t>Luva Cirur Par Latex Est S/Po 8, - MEDIX</t>
+  </si>
+  <si>
+    <t>Unid atadura crepom 13f 10cm x 1,8m - ludan</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>Algodao hidrofilo rolo pc/500g - melhormed</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
-    <t>POLAR FIX</t>
-[...119 lines deleted...]
-    <t>Equipos de Respiração</t>
+    <t>MELHORMED</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 250ML Frasco - FARMARIN</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>PHD DO BRASIL</t>
+  </si>
+  <si>
+    <t>Acido Peracetico 0,2% 5L (Voxilon) - THECH</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>THECH</t>
+  </si>
+  <si>
+    <t>Campo Operatorio 2x28cm C/RX PC/0 - Dione</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>Luva nitril s/po uso geral rosa M - Medix</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>Touca Branca PC/100 MT/5000 - MEDIX</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918c60872f330f1bed2672595a964c6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbd0eff9c6478b594bc3064deed579.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f50205937b3ba6f8a0012a90394c85.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd3e34c9a6ae5ba32eaddf9fc51ee9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d598b5155e8d4d4786702916767c97e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5ef98c72d6d40a78c2e4406d2b04.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbe11266aa8816e393878cda4068af.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7580d96ed9151d2e77d2c04cc0c6b47.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f3d2c3659ab395118047ee8f1bb9b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6b3f2272d19babd98dee973947354.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a203df4ee80ec70d7357ee7194dc086.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d52b22a9fffc7d968a7f311213733.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e25709a3042a7f6ca96bcbcf0f28.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f2d1b7c22021b6a984df4c210d17.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4333e252dac2f44568804720780072c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433abca8e6c55425cad74b78f6ee2eb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb5045358d0d59b38be43b9d39c01c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8f231b4fbd92eaec04253529e82e4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3638d9fcb801e497e7217049f6dba2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f00a7f7da65df50179a7cedf2dbd71.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a001e01e08633edc796e825490a276.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d013d98ea75f76bf0c372f8ccbded47.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152a7c0451acf11c17a21abc4fa2ca7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f25cf69dc4c596c6f49302af8413f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeee041cfe4da61aeb943eed78c9a2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef8a544b7268f41d34810bdf93d74.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d11b134b601955fc5f8d7370f450c2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f65262be24f1d2a68657f48ffa6e54.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53ccd6517e0a12f916ffb92c036b0c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7605729b336b9e4ae6ca13777276fe.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fda744f9f3ac317588a947ac83543.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3352ca40b8ee0a4bb6a282207a39c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d0ccbc1c01d184836daaf5232afb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9adbaa2ef0a2ac9fbab1c9e071471.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f24f933a2def7843b4cc45dd60df9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe6366a3d9b74da1ded869b19ddc55.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -702,170 +693,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1132,426 +1003,358 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5473</v>
+        <v>5573</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>111.38</v>
+        <v>45.28</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5474</v>
+        <v>5608</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>61.28</v>
+        <v>44.31</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5475</v>
+        <v>5714</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>12.18</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5477</v>
+        <v>5742</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>166.76</v>
+        <v>121.11</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5479</v>
+        <v>5762</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>6.55</v>
+        <v>45.26</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5483</v>
+        <v>5863</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>85.24</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5485</v>
+        <v>5878</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>13.4</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5486</v>
+        <v>5882</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>2.71</v>
+        <v>9.39</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5500</v>
+        <v>5883</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>0.67</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5501</v>
+        <v>5912</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
         <v>26</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>1.13</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5502</v>
+        <v>5957</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>1.62</v>
+        <v>25.83</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5506</v>
+        <v>5974</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>43.89</v>
+        <v>8.38</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5517</v>
+        <v>6013</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>37.57</v>
+        <v>190.47</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5519</v>
+        <v>6087</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>0.19</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5524</v>
+        <v>6158</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>23.84</v>
+        <v>33.52</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5526</v>
+        <v>6179</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>26.1</v>
-[...67 lines deleted...]
-        <v>58.42</v>
+        <v>15.08</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>