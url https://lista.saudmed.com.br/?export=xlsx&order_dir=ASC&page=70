--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,191 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:25</t>
-[...29 lines deleted...]
-    <t>Kit Cirur Ger-Em 019/00Artroscopia Ombro/Joelho - Esterili-Med</t>
+    <t>Lista gerada no: 05/09/2026 03:01</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 6-0 C/AG 1,5 CUT - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Umidificador Oxigenio Frasco 250ML - PROTEC</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>Dreno endodontico pc/20 - MAXCLEAN</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>OR1457 - CORRETOR POSTURAL MODEL LARGO P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA G - VABENE</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>VABENE</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 27G C/AG 40MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid omeprazol sodico 40mg po + diluente 10ml iv - Cristalia</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST X 1M S/ FENESTRA  - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>GAZE 13F 7,X 7,C/RX PC/10 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 15CM X 1,8M PC/1- EUROPA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST 50 X 50CM S/ FENESTRA 0 - POLAR FIX</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
-    <t>ESTERILI-MED</t>
-[...41 lines deleted...]
-    <t>Algodao hidrofilo rolo pc/500g - melhormed</t>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO LEVE 120 X 120CM 40G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>Algodao Hidrofilo Rolo PC/500G - POLAX</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
-    <t>MELHORMED</t>
-[...35 lines deleted...]
-    <t>Gorros, Toucas e Aventais</t>
+    <t>POLAX</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 0,2% 1L P/ PELE (CHLORDERM)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 4Ml Inj Amp - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 10CM X 1,8M PC/1- EUROPA</t>
+  </si>
+  <si>
+    <t>UNID ATADURA CREPOM 15CM X 1,8M - EUROPA</t>
+  </si>
+  <si>
+    <t>UNID ATADURA CREPOM 13F 10CM X 1,8M - EUROPA</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO M - NUGARD</t>
+  </si>
+  <si>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>Unid seringa insulina 1ML S/AG LS - SR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>SR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a001e01e08633edc796e825490a276.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d013d98ea75f76bf0c372f8ccbded47.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152a7c0451acf11c17a21abc4fa2ca7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f25cf69dc4c596c6f49302af8413f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeee041cfe4da61aeb943eed78c9a2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef8a544b7268f41d34810bdf93d74.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d11b134b601955fc5f8d7370f450c2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f65262be24f1d2a68657f48ffa6e54.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53ccd6517e0a12f916ffb92c036b0c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7605729b336b9e4ae6ca13777276fe.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fda744f9f3ac317588a947ac83543.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3352ca40b8ee0a4bb6a282207a39c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d0ccbc1c01d184836daaf5232afb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9adbaa2ef0a2ac9fbab1c9e071471.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f24f933a2def7843b4cc45dd60df9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe6366a3d9b74da1ded869b19ddc55.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95635d6d3d91a4da8cc652495f67ba.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead4782231c0c9eeca2773fc575591.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f148d591a3cbec7566785f51efab553.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14883340aed21e70c1457e938b7a7a1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cbc25cf6a4c0fd7dd0a02af5e8a71.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800226277fa1a42e9dcc1f41334758b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbed1d67727dc88a2d7135733f61721.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d89a4ad14695113e37dbf9346dc56e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2be62961e2b57191de59461d4b4d2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c171c822a4c5d2a463b819b8a67583b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b141c5657be97c5fc1c1df5a3e522.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771cb4a130feccfbd408ee40291cc51.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7351761216363dc247068a8ed7c689.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaad42065daacef5704376858be2e08.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c4f8e1267c8bc64d7938ca3a9252.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e13d7b4fd35b7abc90ddd5011c691.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec164f15822f9939ecae4a9b3f83ca.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73ba361b26ce4364620492e9da87c6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf2d9e8346bb62fad8dd9d9ea1c62b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802596ed0b7c75cca35c1ea24ee20ab4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -693,50 +711,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1003,358 +1141,426 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G17"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5573</v>
+        <v>5311</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>45.28</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5608</v>
+        <v>5313</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>44.31</v>
+        <v>29.04</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5714</v>
+        <v>5315</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>5.4</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5742</v>
+        <v>5316</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>121.11</v>
+        <v>297.99</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5762</v>
+        <v>5319</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>45.26</v>
+        <v>40.15</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5863</v>
+        <v>5328</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
         <v>23</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>4.43</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5878</v>
+        <v>5333</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>1.93</v>
+        <v>17.96</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5882</v>
+        <v>5337</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>9.39</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5883</v>
+        <v>5338</v>
       </c>
       <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>3.23</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5912</v>
+        <v>5339</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>1.2</v>
+        <v>24.68</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5957</v>
+        <v>5341</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>25.83</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5974</v>
+        <v>5342</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3">
-        <v>8.38</v>
+        <v>289.09</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>6013</v>
+        <v>5345</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>190.47</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>6087</v>
+        <v>5349</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>11.0</v>
+        <v>15.9</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>6158</v>
+        <v>5350</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
         <v>44</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>33.52</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>6179</v>
+        <v>5364</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="3">
+        <v>16.61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="52">
+      <c r="A18">
+        <v>5367</v>
+      </c>
+      <c r="C18" t="s">
         <v>46</v>
       </c>
-      <c r="E17" t="s">
-[...3 lines deleted...]
-        <v>15.08</v>
+      <c r="D18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="3">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="52">
+      <c r="A19">
+        <v>5368</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="3">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="52">
+      <c r="A20">
+        <v>5371</v>
+      </c>
+      <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" s="3">
+        <v>32.32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="52">
+      <c r="A21">
+        <v>5373</v>
+      </c>
+      <c r="C21" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
+        <v>52</v>
+      </c>
+      <c r="F21" s="3">
+        <v>0.32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>