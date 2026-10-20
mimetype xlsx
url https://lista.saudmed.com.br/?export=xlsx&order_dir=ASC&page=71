--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -14,209 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 01:37</t>
-[...2 lines deleted...]
-    <t>UNID AGULHA 24G ROXA 20 X 0,5- MEDIX</t>
+    <t>Lista gerada no: 20/10/2026 04:55</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO G - NUGARD</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>MEDIX</t>
-[...8 lines deleted...]
-    <t>FITA MICROPORE BRANCO 5CM X 4,5M MT/3- CIEX</t>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 19 X 50 - MASTERFIX</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>CREMER</t>
-[...2 lines deleted...]
-    <t>Antisseptico Violeta Genciana 1% 30ML - UNIPHAR</t>
+    <t>MASTERFIX</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 20L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>Unid Trometamol Cetorolaco 30Mg/Ml 1Ml Sol Inj - Hipolabor</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Acido Acetilsalicilico (Dormec) 100Mg Cr/10 - Imec</t>
   </si>
   <si>
     <t>Medicamentos Livres</t>
   </si>
   <si>
-    <t>UNIPHAR</t>
-[...2 lines deleted...]
-    <t>1643N - CINTA LONGA POSTURAL C/ 12 BARBATANAS LILAS EPP - BIOBELA</t>
+    <t>IMEC</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX S/PO G - NUGARD</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>NUGARD</t>
+  </si>
+  <si>
+    <t>Filtro Bacteriano Hmef Adulto - ALTECH</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>BRASIL MED CARE</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 10CM X 4,5M - VITALGOLD</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Gaze 13F 10 X 10 Pc/500 - COTTON MAX</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>COTTON MAX</t>
+  </si>
+  <si>
+    <t>Lidocaina 10% 50Ml Spray (Xylestesin) - CRISTALIA</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Ringer C/ Lactato Sodio 1L Frasco - Braun</t>
+  </si>
+  <si>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 1,00MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 100MM X 100M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 50MM X 100M  - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 1X 30 MT/4- POLAR FIX</t>
+  </si>
+  <si>
+    <t>FAIXA ELASTICA PARA BOLSA DE GELO UNIQCARE - UNIQMED</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>BIOBELA</t>
-[...95 lines deleted...]
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid curativo transparente x 9cm e. Fenestrado - leukoplast</t>
+  </si>
+  <si>
+    <t>LEUKOPLAST</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 2X 25CM S/RX PC/50  - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 2X 28CM C/RX PC/MT/4- EUROPA</t>
+  </si>
+  <si>
+    <t>CHUMACO CURATIVO CIRURGICO 10 X 50CM - POLAR FIX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf7c8f1128c44942f52fac6a7393e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6925473133ae537712d88e80e1dc06.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639024087ed31a4e7fb7529f97c7446c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2197f3bf51848a9dec03cd4db61c0a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88897ab8872a33bacf80175fa46b4a9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00402a24ada112ac92d71b434f7ce74.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934e440f4f9488f1ab53fa8ab22c54d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab581e574067fc77acde85dfbd7e17.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225fcc079ad0d99a9046dcc7eab4ef9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ccc713d374317790520b2e37164d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd1b7c862d8283700750f208f0b817.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b46a9f1820bbdb5f985f310ddc6d32.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b13524021788f93f13f66204d5442d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520c286a9ef532fdc997eb75ac600c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3d8b1377c0ce3f83f1eb12708f61c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c706cb76d3e3818413eab1772e7f7c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385e0accc5739758b536b6302662a8e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267e20cc9adb77ecfe747201e3c22e4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897af51218c4337c057e20164813e745.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a5178f09f7bcf7c1be364625605a0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735901d6fb0abb9cf6af0188f0ebe554.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7562b474d27154f6614bcec52f5fad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415928108e420ac084d72ae2e3abf98f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad374347121821ab0800d75224167ad2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee8b8e26a8c1d28aa4bd173b78a96c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0b138195f615403dd21646c059ef2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602feb87a45f34766726baea560d40b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dc4333c97c9376c4d54b814a0479d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa42481f21efd22de0c0fa6e61d3285.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca57ef121a8bf5d7e89cc809007e1d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f903c6cb5ddae7bf2409b93caeea662.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe39ee9c12a5077d79859f8c22e982.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc818729ec88cda33027a85ef4b3e2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f15fa87c44a71cac6e6adb13bf1b3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6e0e174cf37a90a076669427191a7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360ca4be7acd7d6a09993f53bbc5d7f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665445c5c1d7e1f4ce3d488088ef20.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365260f6737a100248c3e3d308b2af6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a4f77e69f4ee3437533879e155ed8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2c5be3482035ee5b37377a62a143c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5375</v>
+        <v>5416</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.15</v>
+        <v>31.12</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5380</v>
+        <v>5421</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>81.9</v>
+        <v>9.93</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5385</v>
+        <v>5426</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>9.72</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5386</v>
+        <v>5435</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>4.94</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5388</v>
+        <v>5438</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>252.8</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5390</v>
+        <v>5441</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>57.46</v>
+        <v>68.63</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5405</v>
+        <v>5450</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>1.18</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5406</v>
+        <v>5454</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>310.02</v>
+        <v>17.37</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5407</v>
+        <v>5457</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>205.23</v>
+        <v>115.94</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5408</v>
+        <v>5460</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>160.15</v>
+        <v>83.56</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5409</v>
+        <v>5463</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>73.63</v>
+        <v>21.32</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5410</v>
+        <v>5472</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>26.88</v>
+        <v>43.79</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5416</v>
+        <v>5473</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>31.12</v>
+        <v>111.38</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5421</v>
+        <v>5474</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>9.93</v>
+        <v>61.28</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5426</v>
+        <v>5475</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>14.36</v>
+        <v>12.18</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5435</v>
+        <v>5477</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>5.0</v>
+        <v>166.76</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5438</v>
+        <v>5479</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>0.76</v>
+        <v>6.55</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5441</v>
+        <v>5483</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>68.63</v>
+        <v>74.24</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5450</v>
+        <v>5485</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>17.75</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5454</v>
+        <v>5486</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="F21" s="3">
-        <v>17.37</v>
+        <v>2.71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>