--- v0 (2026-05-24)
+++ v1 (2026-09-05)
@@ -14,86 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:51</t>
-[...5 lines deleted...]
-    <t>Luvas de Nitrila</t>
+    <t>Lista gerada no: 05/09/2026 01:37</t>
+  </si>
+  <si>
+    <t>Gaze 13F 10 X 10 Pc/500 - COTTON MAX</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>COTTON MAX</t>
+  </si>
+  <si>
+    <t>Lidocaina 10% 50Ml Spray (Xylestesin) - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Ringer C/ Lactato Sodio 1L Frasco - Braun</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>Soro Glicose 5% 100Ml Frasco - Braun</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 1,00MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 100MM X 100M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 50MM X 100M  - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 1X 30 MT/4- POLAR FIX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>FAIXA ELASTICA PARA BOLSA DE GELO UNIQCARE - UNIQMED</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid curativo transparente x 9cm e. Fenestrado - leukoplast</t>
+  </si>
+  <si>
+    <t>LEUKOPLAST</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 2X 28CM C/RX PC/MT/4- EUROPA</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>CHUMACO CURATIVO CIRURGICO 10 X 50CM - POLAR FIX</t>
+  </si>
+  <si>
+    <t>CHUMACO CURATIVO CIRURGICO 1X 60CM - POLAR FIX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 1X 24CM - HOSPFLEX</t>
+  </si>
+  <si>
+    <t>HOSPFLEX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 1X 33CM - HOSPFLEX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 2X 38CM - HOSPFLEX</t>
+  </si>
+  <si>
+    <t>001221 - TUBO RECORTAVEL P/ CALOS SKINGEL C/ MALHA M - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>DRENO DE SUCCAO SANFONADO 3,2MM 2 VIAS 10FR - VITALSUC</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 30G AMARELA 1X 0,30 - MEDIX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>Touca Branca PC/100 MT/5000 - MEDIX</t>
-[...2 lines deleted...]
-    <t>Gorros, Toucas e Aventais</t>
+    <t>UNID NYLON PRETO 5-0 C/AG 3,0 - SHALON</t>
+  </si>
+  <si>
+    <t>SHALON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -116,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e458af68bd0d1b2c52fe1ec727ce39b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf25263d5e94aeb0bc1f56457a52f5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed928fc89faf17d24117bc105212d5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e3e87d1a6c657624eeb8546b48cd1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd79bff9b7ae1e93a1f96dce850698.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578ce0af4fb901c3a842604ad534509.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145369e0819594e25be833a10f5ca4e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84dbbb8043bf7d5960ced0104f4a5e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4dd0447dbbf02b271028ce237137a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549160a6798f188389c409375131fcb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555800a46265caf6b279307d96fb692.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e450ec54b2c90e4960e39c4e1688fa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f6cde993f023b568884663cbc5632.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402d9ddfe025bd8bba63ba1794267bb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f40009738ed1e92ff9dba31b6938c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a22a65b0a2bba05c2657b5d2bdb592.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95323f3ca835d47ef496a680787dc519.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937c973a3980815a4443c8a247c3f9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b33212aee7282ea82b4a19b3265a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622fbc1d60fbf03b98c6f07dc762928.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5da3621d3c5692012c149383913715.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd30272f6290c73af573c0b0cf6d189.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -168,50 +282,590 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -478,120 +1132,426 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>6158</v>
+        <v>5457</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>33.52</v>
+        <v>115.94</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>6179</v>
+        <v>5460</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>15.08</v>
+        <v>83.56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="52">
+      <c r="A4">
+        <v>5463</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="3">
+        <v>21.32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="52">
+      <c r="A5">
+        <v>5465</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="3">
+        <v>6.93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="52">
+      <c r="A6">
+        <v>5472</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="3">
+        <v>43.79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="52">
+      <c r="A7">
+        <v>5473</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="3">
+        <v>111.38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="52">
+      <c r="A8">
+        <v>5474</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="3">
+        <v>61.28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="52">
+      <c r="A9">
+        <v>5475</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="3">
+        <v>12.18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="52">
+      <c r="A10">
+        <v>5477</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="3">
+        <v>166.76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="52">
+      <c r="A11">
+        <v>5479</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="3">
+        <v>6.55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="52">
+      <c r="A12">
+        <v>5485</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" s="3">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="52">
+      <c r="A13">
+        <v>5486</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" s="3">
+        <v>2.71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="52">
+      <c r="A14">
+        <v>5487</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="3">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="52">
+      <c r="A15">
+        <v>5500</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="3">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="52">
+      <c r="A16">
+        <v>5501</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="3">
+        <v>1.13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="52">
+      <c r="A17">
+        <v>5502</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="3">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="52">
+      <c r="A18">
+        <v>5506</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F18" s="3">
+        <v>43.89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="52">
+      <c r="A19">
+        <v>5517</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" s="3">
+        <v>37.57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="52">
+      <c r="A20">
+        <v>5519</v>
+      </c>
+      <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" s="3">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="52">
+      <c r="A21">
+        <v>5523</v>
+      </c>
+      <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" t="s">
+        <v>49</v>
+      </c>
+      <c r="F21" s="3">
+        <v>3.72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>