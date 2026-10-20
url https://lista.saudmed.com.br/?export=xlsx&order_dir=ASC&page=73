--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,209 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 01:01</t>
-[...5 lines deleted...]
-    <t>Medicamentos Livres</t>
+    <t>Lista gerada no: 20/10/2026 04:19</t>
+  </si>
+  <si>
+    <t>Protetor Colchao GDE PC/ - HIGIFRAL</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>HIGIFRAL</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 14FR - MEDIX</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO PP - GLOMED</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>GLOMED</t>
+  </si>
+  <si>
+    <t>CURATIVO POS COLETA REDONDO BEGE BLOOD STOP - AMP</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>AMP</t>
+  </si>
+  <si>
+    <t>Unid fixador para sonda nasal helpfix pc/10 - AMP</t>
+  </si>
+  <si>
+    <t>Protetor Ocular Pequeno Bege - Oftam</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>Protetor Ocular Pequeño Colorido - OFTAM</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>Sabonete Liquido Erva Doce (Septderm) 5L - Prolink</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>Mascara Traqueostomia Pediatrico - Foyomed</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>Fita cirurgica silicone 5cm x 4,5m  - Missner</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>KIT SUTURA EST INOX - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>KIT RETIRADA DE PONTOS EST INOX - KOLPLAST</t>
+  </si>
+  <si>
+    <t>LUVA TPE S/PO TRANSPARENTE G - TALGE</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA ALCOOLICA AZUL 2% 100ML (CHLORCLEAR)  - VICPHARMA</t>
   </si>
   <si>
     <t>VICPHARMA</t>
   </si>
   <si>
-    <t>VG400- UNID CURATIVO HIDROCOLOIDE 1X 18CM ULTRAFINO - VITALDERME</t>
-[...71 lines deleted...]
-    <t>Equipo Multivias Vias Polifix Ll Pediatrico/Neonatal - Embramed</t>
+    <t>Polipropileno 3-0 C/2Ag 2,0  - SHALON</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Unid cateter 26g lilas - HFA</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>CREMER</t>
-[...47 lines deleted...]
-    <t>Unid fixador para sonda nasal helpfix pc/10 - AMP</t>
+    <t>HFA</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 16 X 50 - FARMATEX</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 19 X 50 - FARMATEX</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 2X 28CM C/RX PC/0 - DIONE</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ed0b13537fb41fab2803946c19936.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d804f78deedc704a2feb14c410b3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5126f327da57234642e443f3017420.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3888c7a47239186e5707f2503cda1e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12548d3944f837d9b603ed8e85d6c1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f2d7127876b6accf3b47ae05e36f4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be533212ea22dcaf39850fa4839c9922.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbf2e5c3f7e68c3c7d9e803eaeeb7e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a12d6a5b73c1facdecbe48687b9bf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe1673ce921c5ab25fa83c69ae07be.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4d832c5b4f1216ea8a3eb34824d6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4399f827046c60b4b6107713f2476.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839579878114a1b943c449cda44c8dc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa58c85076466f30d5b41505c69f1b6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6181b000a21cd53089c43cb944c39.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5112d67bb1b380ca5fb3c8fbe9c02d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1546f76e4ecf2297efac1284db362.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfa02014d6905ab6f038de8123eaec.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7646444c84299572ed6396e9327cc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aea28536a386df8dd6c230b02ea98d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d6557d2040f7afce14d1c7b944eea.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7d4efb643da57aa2894a281aca1d4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecac418b4034da7f584b68b20e1a2fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54701e623192c73eeb36dab4f06599.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f801759003b0d26226c070deafa2c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46e3d392fcc31d595c517215303e07.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51becbef408bdd13bd8aaff66bacd98e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d9b78b7f07033e300350daff4a9bb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefadeae96920ca893f01481e8d3f10.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24f33e4112f7aa213956c6fb5e3912.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f2a35ba2c291cefeb8289eb562479.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d082b484e0f4434dcd9f9e232065.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2df696d4557b22ad567dcb37d037c7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158ab6e9ae5aa6bbc653932fb8bba1c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfd819ece56af3fa11b7c1e95bb0c3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fac5c04f7a0963d299e6d1684a90c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9d6f63ab1b037e85dd0082664efc1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5a9bda8e17a6c0965080fdcc77dbb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302500003b189980e1a47f5e120ad80a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368259b92c3672167cf00c53d236b27.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5524</v>
+        <v>5573</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>23.84</v>
+        <v>45.28</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5526</v>
+        <v>5576</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>26.1</v>
+        <v>4.31</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5529</v>
+        <v>5578</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>13.21</v>
+        <v>44.86</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5531</v>
+        <v>5579</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>4.56</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5534</v>
+        <v>5581</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>89.29</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5538</v>
+        <v>5582</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>9.81</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5543</v>
+        <v>5584</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>14.87</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5544</v>
+        <v>5608</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>49.2</v>
+        <v>44.31</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5546</v>
+        <v>5610</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>48.45</v>
+        <v>10.08</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5553</v>
+        <v>5627</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>32</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>8.25</v>
+        <v>71.84</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5559</v>
+        <v>5631</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>5.15</v>
+        <v>11.82</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5560</v>
+        <v>5636</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>213.19</v>
+        <v>110.31</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5567</v>
+        <v>5637</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>10.0</v>
+        <v>50.23</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5569</v>
+        <v>5642</v>
       </c>
       <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
         <v>40</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>241.48</v>
+        <v>13.97</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5570</v>
+        <v>5649</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>206.98</v>
+        <v>7.33</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5573</v>
+        <v>5650</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>45.28</v>
+        <v>261.79</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5576</v>
+        <v>5666</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>4.31</v>
+        <v>3.74</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5578</v>
+        <v>5667</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>44.86</v>
+        <v>6.93</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5579</v>
+        <v>5668</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>39.9</v>
+        <v>9.79</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5581</v>
+        <v>5669</v>
       </c>
       <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
         <v>52</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F21" s="3">
-        <v>5.71</v>
+        <v>11.61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>