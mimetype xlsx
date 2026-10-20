--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,212 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 01:40</t>
-[...11 lines deleted...]
-    <t>Protetor Ocular Pequeño Colorido - OFTAM</t>
+    <t>Lista gerada no: 20/10/2026 04:19</t>
+  </si>
+  <si>
+    <t>Unid Diclofenaco Sodico 25Mg/Ml 3Ml Inj Im Amp C/100 - Hypofarma</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Frasco Borrifador Plactico 1L Transparente - VONDER</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>VONDER</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 31G X 0,2MT/2000 - MEDIX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Equipo medvias 2 vias corta fluxo ll rotativo - medsonda</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Oculos De Protecao Incolor Mxr-Rj - MAIS EQUIPAMENTOS</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>MAIS EQUIPAMENTOS</t>
+  </si>
+  <si>
+    <t>Kit Cirur Ger-Em 019/00Artroscopia Ombro/Joelho - Esterili-Med</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ESTERILI-MED</t>
+  </si>
+  <si>
+    <t>Protetor ocular infantil  - Missner</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
-    <t>Sabonete Liquido Erva Doce (Septderm) 5L - Prolink</t>
-[...22 lines deleted...]
-  <si>
     <t>MISSNER</t>
   </si>
   <si>
-    <t>FITA MICROPORE BEGE 5CM X 4,5M MT/9- MISSNER</t>
-[...95 lines deleted...]
-    <t>MEDIX</t>
+    <t>Caneta Marca Pele Fineline 700 AZUL - OVERSEAS</t>
+  </si>
+  <si>
+    <t>OVERSEAS</t>
+  </si>
+  <si>
+    <t>Gaze Hidrofila N/Est 13F 6,5 X 6,5 Pc/240G - NOBRE SLIM</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>FORTCLEAN</t>
+  </si>
+  <si>
+    <t>Toalha descartavel p/ assepsia 50g 30 x 35cm pc/100 - Medix</t>
+  </si>
+  <si>
+    <t>Eletrodo Cardio Neonatal C/Gel Pc/50 - Vitalcor</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>VITALCOR</t>
+  </si>
+  <si>
+    <t>Pipeta Pasteur Graduada 3ML EST - CRAL</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Cafe Itamaraty Extra Forte 500G - Tres Coracoes</t>
+  </si>
+  <si>
+    <t>Alimentos e Bebidas</t>
+  </si>
+  <si>
+    <t>TRES CORACOES</t>
+  </si>
+  <si>
+    <t>Tubo de Latex 1 metro - Goias Latex</t>
+  </si>
+  <si>
+    <t>Equipamentos Médicos</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>Eletrodo Cardio Adulto/Infantil C/ Gel Pc/50 - Ciex</t>
+  </si>
+  <si>
+    <t>CIEX</t>
+  </si>
+  <si>
+    <t>Lanceta P/ Lancetador 28G - MEDIX</t>
+  </si>
+  <si>
+    <t>CANETA MARCA PELE FINELINE 700 PRETO - OVERSEAS</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>Lencol desc c/elast 20g 2,0 x 0,9m pc/10 - mde</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>MDE</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Bupivacaina 5Mg/Ml 20Ml C/ Vaso (Neocaina) Amp - Cristalia</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Extensor P/ Cateter De Oxigenio 100CM - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c76757259fa2ae8606acdc24657401.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3587a18101a9a4855655bf1b2eed.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29574d0931664bd9f2ece8c6dcd414.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cca3a84f76df6b70261e0a58f88a47.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55912a8b63b39ade69f4e9ecaba5ec01.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0573b70ffc61035b4864ec3bc67ec8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad0a7d2abcab20c56937fddc29560.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53579fee4c2f1494a1f109349e4080f7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a72377293c7bcbcb71663d9d8a2a1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac51332b3be537cbf471d06f954424.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860c24a14650d8b031695d8a3af697c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985480934be563ae64ab3bba0e3080b1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fb430b73b2b52b493b4ee4407922e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a058353fb2f5c9375f55676d10cb2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265cdb5f2e6eb709747e359b9feedc7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c93683386eabb3ab369f99fad8014.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7135aa3db736d2a9d77535c9ecbe5a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f3404e18159f79fcb197fa1fb00b6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f03cf948937e2c56aabf26d0e4d0a3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d8b2600f9b0867f92cedad54eac17.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2167de089b70d098554ad6db84bd1a8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0e6979d25c715905a80ef3ec95e9b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5742ed5640282aa9a0d8c284675731.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c009c4cbb4d57dda04a93a05101aa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98fd80076bb13de9e213676b3db15e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261068b2e5b1e03bd5a0541b065f632.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d476070e28103a0acea58d85172ae.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac9900fb6e50b69202c816843a399e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3630b94f8fdf40fb87c55903a8007.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e615e0317d65d7c18fa24ff230366.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73b0150839148fd728315365539ac7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8baa392d442c23a38f9dcf5911bb7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f41503e7791567d58f596e2b30149.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213ec4c8aa3eaab930849dea0d738b6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22253e5012d3a251c936a0a8901f3486.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0717cbcda4adacf497170ebe2bc54.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7793db5c1114ceaf92e562a8bff9ed6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7b4b70c3340fd225e1f715027383d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560e2605d74665a6b36c9468c03396a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0864e03d17947835ce9adeb467582.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5582</v>
+        <v>5694</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>33.33</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5584</v>
+        <v>5699</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>33.33</v>
+        <v>24.59</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5608</v>
+        <v>5707</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>44.31</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5610</v>
+        <v>5713</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>10.08</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5627</v>
+        <v>5714</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>63.84</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5631</v>
+        <v>5742</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>11.82</v>
+        <v>121.11</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5636</v>
+        <v>5747</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>110.31</v>
+        <v>30.03</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5637</v>
+        <v>5755</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>39.98</v>
+        <v>38.79</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5638</v>
+        <v>5758</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>53.49</v>
+        <v>33.29</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5642</v>
+        <v>5765</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>13.97</v>
+        <v>64.41</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5649</v>
+        <v>5775</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>7.33</v>
+        <v>29.32</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5650</v>
+        <v>5776</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>261.79</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5666</v>
+        <v>5777</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>3.74</v>
+        <v>49.83</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5667</v>
+        <v>5786</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>6.93</v>
+        <v>11.86</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5668</v>
+        <v>5792</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F16" s="3">
-        <v>9.79</v>
+        <v>25.14</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5669</v>
+        <v>5798</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>11.61</v>
+        <v>7.56</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5690</v>
+        <v>5805</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>172.85</v>
+        <v>38.79</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5694</v>
+        <v>5818</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>1.66</v>
+        <v>14.13</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5699</v>
+        <v>5821</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>24.59</v>
+        <v>68.44</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5707</v>
+        <v>5823</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>2.0</v>
+        <v>3.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>