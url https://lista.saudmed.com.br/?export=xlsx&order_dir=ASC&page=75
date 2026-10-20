--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,227 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 00:16</t>
-[...2 lines deleted...]
-    <t>Equipo medvias 2 vias corta fluxo ll rotativo - medsonda</t>
+    <t>Lista gerada no: 20/10/2026 03:33</t>
+  </si>
+  <si>
+    <t>Luva cirur par latex est c/po 7,0 - Medix</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Unid seringa insulina 1ml c/ag fixa 31g x 0,2- tkl</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>Alcool 92,8% 1L - SUPER VALE</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>SUPER VALE</t>
+  </si>
+  <si>
+    <t>Luva Cirur Par Latex Est C/Po 6,- Sensicare</t>
+  </si>
+  <si>
+    <t>SENSICARE</t>
+  </si>
+  <si>
+    <t>Skin Marker Marcador Dematografico Azul  - ALUR</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>Skin Marker Marcador Dematografico Branco  - ALUR</t>
+  </si>
+  <si>
+    <t>Sonda Foley 2 Vias 18Fr 15-30Ml - Medix</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>MEDSONDA</t>
-[...11 lines deleted...]
-    <t>Kit Cirur Ger-Em 019/00Artroscopia Ombro/Joelho - Esterili-Med</t>
+    <t>Campo cirúrgico esterilizado 7 x 75 cm sem fenestra SMS - Ludan</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
-    <t>ESTERILI-MED</t>
-[...17 lines deleted...]
-    <t>Gaze Hidrofila N/Est 13F 6,5 X 6,5 Pc/240G - NOBRE SLIM</t>
+    <t>2I</t>
+  </si>
+  <si>
+    <t>Unid Curativo Transparente X 9Cm - Copertina</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
-    <t>FORTCLEAN</t>
-[...22 lines deleted...]
-  <si>
     <t>CRAL</t>
   </si>
   <si>
-    <t>Cafe Itamaraty Extra Forte 500G - Tres Coracoes</t>
-[...44 lines deleted...]
-    <t>Unid Cloridrato De Bupivacaina 5Mg/Ml 20Ml C/ Vaso (Neocaina) Amp - Cristalia</t>
+    <t>Vaselina Liquida 100ML  - UNIPHAR</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>UNIPHAR</t>
+  </si>
+  <si>
+    <t>Luva Cirur Par Latex Est S/Po 8, - MEDIX</t>
+  </si>
+  <si>
+    <t>Alcool Swab para Assepsia - MEDIX</t>
+  </si>
+  <si>
+    <t>Unid Seringa 60ML S/Ag Bico Cateter - KDL</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>Equipo Macrogotas Completo LL PC/2 - MEDIX</t>
+  </si>
+  <si>
+    <t>Soro fisiologico 0,9% 100ml frasco - Braun</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>CRISTALIA</t>
-[...26 lines deleted...]
-    <t>SUPER VALE</t>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>Fita esparadrapo branco 10cm x 4,5m - Copertina</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>Unid atadura crepom 13f 10cm x 1,8m - ludan</t>
+  </si>
+  <si>
+    <t>Unid pomada neomicina 5mg/g + bacitracina zincica 250ui/g 15g (nebacetin) - altefar</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>ALTEFAR</t>
+  </si>
+  <si>
+    <t>Gaze 13F 7,5 X 7,5 Est PC/10 - LIVIA</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>Fluxometro 0-30 Lpm Femea O2 - PROTEC</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e7061fa5855a7c28adbb4d0b80ac0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58d9af39182ad76d18b4ef0464094a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0549380ee2bc4c20b9c465554fcdb2d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe27a3a0600c3b81666f35e9b2121aa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b0021e56d17f58bb2b5ffbefe76e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494030cd2bec1ccdde5298324d27e5f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace06ae3cb06a82ad9ae099f9f79cc77.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2368dacf74e9d4ca438c6f6c9ab8a5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cbe7e7e3af1a1f2ef829829623c3a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10363df57c0116d5db3e5bc12f7a0bb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a225e8b7ef8d66ca855e76d2fe295.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a894edb5611c8fa230bc2fe68e7a0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f6da5c578aa0dca5905d9888a15a7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c031ed8bff77869ebaac03ef4d29a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4765de6ad7baf7b780eb4ba367f1d56.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b40dbc38439b2fc584414403364dd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0d5bad6f87ea26b1280104a46625d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054bf5676068c2173214c4a48c13e02.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be2174fc65627d55fe424adcabc8c9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86ea8f9e7d374bdfe14a8c4912ba5f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7593ea49323be5de57341ea0d7b4bc5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320ea358013e5a7eaac352b428e828b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d42f24e44993886bed6ddded4e585.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba73c4c44ff688de1c9811dcd9dafd9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a8798e91d8d50f1f1ef7ee958b41c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1c3f9c946a2537ab8ee9458a82354.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf024720dd3fade5f2a977b2228c4de1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d578a0dda2cf3e0c692f19c199d42.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4599006a94a3c326f825e5cf074b218.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb4f1e54e6072311ba543de7f7dcc5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cb04df0d690e5d0f96012387d6410.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a70ed3883a7873d38a4b69d108da3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c1ae2bea3c43f2504429cd51a33ef.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e370f183bf623e376bc4860483f3ea9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ab136942951b345c4c98ba960c0e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd410e6c9a3631b242d33e22509fd9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca8386f50a8a98df3214be693478ec.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55bfe334d129bf5be6240f580253fd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a973686649e87571c3b0f41b980c9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada1864b4018a63fb7e97398c2e2a1c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5713</v>
+        <v>5824</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5714</v>
+        <v>5827</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.4</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5742</v>
+        <v>5832</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>121.11</v>
+        <v>14.32</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5747</v>
+        <v>5849</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>33.81</v>
+        <v>3.34</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5755</v>
+        <v>5861</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>38.79</v>
+        <v>14.76</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5758</v>
+        <v>5862</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>33.29</v>
+        <v>14.76</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5765</v>
+        <v>5863</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>62.01</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5775</v>
+        <v>5878</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>29.32</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5776</v>
+        <v>5880</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>0.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5777</v>
+        <v>5882</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>49.83</v>
+        <v>9.39</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5786</v>
+        <v>5883</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>10.44</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5792</v>
+        <v>5893</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>25.14</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5798</v>
+        <v>5901</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>7.56</v>
+        <v>3.19</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5805</v>
+        <v>5902</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>38.79</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5818</v>
+        <v>5903</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>14.13</v>
+        <v>7.33</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5821</v>
+        <v>5904</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="F17" s="3">
-        <v>40.68</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5823</v>
+        <v>5912</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>3.76</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5824</v>
+        <v>5916</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>1.94</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5827</v>
+        <v>5921</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>2.0</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5832</v>
+        <v>5924</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>14.32</v>
+        <v>131.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>