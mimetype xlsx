--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,212 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 00:16</t>
-[...2 lines deleted...]
-    <t>Luva Cirur Par Latex Est C/Po 6,- Sensicare</t>
+    <t>Lista gerada no: 20/10/2026 03:32</t>
+  </si>
+  <si>
+    <t>Fluxometro 0-15 Lpm Macho O2 - PROTEC</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>Detergente Enzimatico 1L Poderoso - KELLDRIN</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>KELLDRIN</t>
+  </si>
+  <si>
+    <t>Campo Operatorio 2X 28Cm C/Rx Pc/Mt/260 - Gless</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOTEXTIL</t>
+  </si>
+  <si>
+    <t>Agulha Hipodérmica 22G 30 x 0,70mm x 30mm c/100 TKL</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>Unid Scalp 25G LL - MEDIX</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Unid cateter 14g laranja - TKL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Luva Cirur par latex est C/PO 7,- Medix</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
-    <t>SENSICARE</t>
-[...32 lines deleted...]
-    <t>Unid Curativo Transparente X 9Cm - Copertina</t>
+    <t>Luva Cirur Par Latex Est C/PO 8,0 - MEDIX</t>
+  </si>
+  <si>
+    <t>Algodao hidrofilo rolo pc/500g - melhormed</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
-    <t>CRAL</t>
-[...5 lines deleted...]
-    <t>Auxiliares de Banho e Higiene</t>
+    <t>MELHORMED</t>
+  </si>
+  <si>
+    <t>Unid Nylon Preto 3-C/Ag 4,- Shalon</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Luva Uso Geral Latex S/Po M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luva Uso Geral Latex S/Po P - MEDIX</t>
+  </si>
+  <si>
+    <t>Metronidazol 500Mg 100Ml Frasco - Farmace</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>Unid Seringa 3Ml C/Ag Ls 25 X 0,7 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Crm - Unid Midazolam 5Mg/Ml 3Ml Sol Inj (Dormium) - UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>PHD DO BRASIL</t>
+  </si>
+  <si>
+    <t>CLORETO DE POTASSIO 19,1% 10ML AMP - FARMACE</t>
+  </si>
+  <si>
+    <t>Eletrodo Cardio 35x40mm Adulto PC/50 - MEDIX</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Unid Cetoprofeno 50Mg/Ml 2Ml Inj Im Amp - TEUTO</t>
   </si>
   <si>
     <t>UNIPHAR</t>
   </si>
   <si>
-    <t>Luva Cirur Par Latex Est S/Po 8, - MEDIX</t>
-[...80 lines deleted...]
-    <t>Fluxometro 0-15 Lpm Macho O2 - PROTEC</t>
+    <t>Filtro De Carvao Ativado Do Destilador De Agua - Cristofoli</t>
+  </si>
+  <si>
+    <t>CONTROLLER COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>Unid Extensor Multivias com Clamp PC/40 - Medix</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec924db1270f62ac56267358ce9cfc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8bcf933a084fc52b4eeb0a4a73e8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17fad6b53b260dc356ecb0ae420e99.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df649621900936a4eff55eada9e3a61.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b32690c3b9699dd99a174b7cfeebb7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bff3efb08d972767915ad9d4a84f2d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc34fa56d5743f0122cd8c3fcf5188.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b1352171530aa2069aa8303b56df3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d6f5c0822c6bd984265fa1d9f035.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc23398b8cc7ffaf62ee6b3bda86f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb12899571db8fcfa22303600034a9d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b1a8adbb97afe9c440c58de28aa27.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56bb86b00fd3ee2dfbfa258ec5fb99.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed7f725fddf032b422234c23b72c68.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cabe6188350261eacda1081ed1436c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f104da78ca91deeec2a7a6a0c597a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee85fc2c5d1b7c7f2d420e9d84da564.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e6c8657d9cc0a3000b63576840354.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161821bc64232acc4851b597d79db1dc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435f5d7359b07ee420d51c0d251a167.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a227e0d022bc0652fdf9aa4616176f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e4417a02827c513801b9b2ba201ef.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36823cffcba7a533d6765716b7b81240.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f1f8afe44dacf9d635a1ebd0735c0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624111b4a15135471f33b7bd31469ced.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba0719eaeb018f96cbc1f26a05774f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709e3cf893db760a238547d092b9002.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ea62fdd1dbac4e30a719cfa0c1d6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f8804300d7a69ffeb3c433cff0ab9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4c53e9d2ce9b173ca475141e86be7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44595f7d590eed1b8c6c251e366acd9f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573be75de83ca7c62aa8f60e668e4ae.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2d32489f4ec271054a6ed53963c54.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c5163a48d7b66efea0a3e574be9c1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d209f0eb6b0bae6ee0ef89c40fb279.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47962cc962e37c4e4a610584b7197703.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d26ffe74c340640f7d6ca6a2e994f9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d5794680579aa7da5525fad0bcd38.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d375c84e882dd2dc875174ca246f93.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09340bdfc3c6c4aff9415587f630beff.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5849</v>
+        <v>5925</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.34</v>
+        <v>89.73</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5861</v>
+        <v>5927</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>14.76</v>
+        <v>50.09</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5862</v>
+        <v>5930</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>14.76</v>
+        <v>11.74</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5863</v>
+        <v>5936</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>4.43</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5878</v>
+        <v>5946</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>1.93</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5880</v>
+        <v>5949</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>2.5</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5882</v>
+        <v>5950</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>9.39</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5883</v>
+        <v>5951</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>3.23</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5893</v>
+        <v>5957</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>28</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>7.67</v>
+        <v>25.83</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5895</v>
+        <v>5961</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>0.92</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5901</v>
+        <v>5962</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>3.19</v>
+        <v>34.88</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5902</v>
+        <v>5963</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>1.6</v>
+        <v>58.65</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5903</v>
+        <v>5965</v>
       </c>
       <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>7.33</v>
+        <v>9.98</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5904</v>
+        <v>5967</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>14.2</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5908</v>
+        <v>5975</v>
       </c>
       <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
         <v>41</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>52.14</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5912</v>
+        <v>5977</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>1.2</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5916</v>
+        <v>5982</v>
       </c>
       <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" t="s">
         <v>45</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>7.06</v>
+        <v>25.47</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5921</v>
+        <v>5985</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
-        <v>1.07</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5924</v>
+        <v>5986</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>131.67</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5925</v>
+        <v>5987</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>131.67</v>
+        <v>0.95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>