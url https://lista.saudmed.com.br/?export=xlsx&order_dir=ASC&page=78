--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,227 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 00:16</t>
-[...2 lines deleted...]
-    <t>Gaze 9F 7,5 X 7,5 Nao Esteril Pc/500 - Polar Fix</t>
+    <t>Lista gerada no: 20/10/2026 03:00</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 500Ml Frasco - Braun</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
-    <t>GLOMED</t>
-[...5 lines deleted...]
-    <t>Químicos e Soluções</t>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>Campo Operatorio 2x28cm C/RX PC/0 - Dione</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>Alcool 70% 1L - CLARITY</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>CLARITY</t>
+  </si>
+  <si>
+    <t>Soro glicose 5% 500ml frasco - Braun</t>
+  </si>
+  <si>
+    <t>Produtos Farmacêuticos</t>
+  </si>
+  <si>
+    <t>Fita Esparadrapo Branco 10Cm X 4,5M - COPERTINA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>2223Brq - Eletrodo Ecg Adulto Pc/50 - 3M</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>Avental Cir Est 43G Sms Azul Claro XG + TOALHA IMP - MEDIX</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>Fita indicadora acido peracetico 30 un - Apc Test</t>
-[...8 lines deleted...]
-    <t>Crm - Unid Midazolam 5Mg/Ml 10Ml Sol Inj - HIPOLABOR</t>
+    <t>Unid tampa vedante oclusora ll/ls vermelha - Vital</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Luva Cirur Par Latex Est S/Po 7,0 - LIFE PLUS</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Unid Catgut Cromado 4-0 C/Ag 2,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Pilha Aparelho Auditivo Size 10 - RAYOVAC</t>
+  </si>
+  <si>
+    <t>RAYOVAC</t>
+  </si>
+  <si>
+    <t>Cesta Branca Organizadora Retangular P 19X13,8X6,5 - Usual</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>USUAL</t>
+  </si>
+  <si>
+    <t>CONJ INFUSAO IV C/ REG FLUXO AJUST SIST FECHADO (EQUIPO DIAL) - SUPRI</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>SUPRI</t>
+  </si>
+  <si>
+    <t>Luva nitril s/po uso geral rosa M - Medix</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>Luva Nitril S/Po Uso Geral Rosa P - MEDIX</t>
+  </si>
+  <si>
+    <t>Nitroglicerina 5mg/ml 10ml (tridil) - Cristalia</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>RAYOVAC</t>
-[...119 lines deleted...]
-    <t>CLARITY</t>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Sonda foley vias 16fr latex 15-30ml - Medix</t>
+  </si>
+  <si>
+    <t>Lamina Bisturi N.1(Carbono) - MEDIX</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>Cloreto de Sódio 0,9% 10 ML AMP FARMACE</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>Unid Cateter 24G Amarelo Iv - TKL</t>
+  </si>
+  <si>
+    <t>TKL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972f0970b2d5b3ea443ce2b4200e9b1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7596f31cd263b0cc3cf86d7434ec556.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208179d730792f4f6a99f2d41c031bf6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c44bf7d6160b85abfae78329aa807.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1089974e95dd689e0351287a750d09d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe46859b1136230c825b2773e98eb9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3468911bbefe4caf42945e40dd52da.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a79054167a6b8b1d88bbe789b4c9f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aed947d17ae36edfcf036625c5077b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e2946e6b8ce2d414ffeac51b9d4e5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d434de1ec042d5daa72f7b27aea6ac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4ea1c5c8fff5c637c9ab13621a528.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba62114dcb031af0130a76e48b489f7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef3edf8387d2a97780ff6aeeef8468.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efb754c6fba30ebe515220022c25fc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc359479ec7ed4636b71a22b92f51140.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202afbac22c61fb90f6d0bb6a6deae4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35b7e63cec8da2dc248bda79ff2f6f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81cbb300133985e71f9edfaf670d90.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb8c8acf5ea7bbf77fba0ccd1806b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1648da05b960b6788da26ce99673c5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9024479a01274714da26aac315b5e0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae3c876cc51818855fd136a4d76669.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa51a1c780b82d35f9d6ae637315c0f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd494688e86206e26385416f91b5263.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6abff8722e09c476f218ae31bb482.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f9a21e639f260c331ea70dd81e64c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01ee856624c00761a0b40eccda5dc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14582ee5df22f86ebb55bb8059914f7c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1818b07ab5d7b871a2d35e47232e01.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2893848963fab9e72fee099cf15ce28.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21984e1f3c02e866616477aaf65d284a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebf16b375da0dc346b1a8296a2ab20.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55a55f2da0d0137ee06108660bcf31.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35012e1eed7a43a893887dcbaba5940d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a16b6b033f2fb1631a92ed3fcaa0ce.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd33a9d90c9b2b4e10f5bea5bbb40.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38810fdf89f37323d6bb1603035daf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660347585ddad7bb7799f46bd5c2da8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e8eb954f4f711648dbc529c4d9940.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5998</v>
+        <v>6086</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>43.93</v>
+        <v>11.03</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5999</v>
+        <v>6087</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>43.41</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>6000</v>
+        <v>6088</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>89.38</v>
+        <v>11.26</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>6001</v>
+        <v>6089</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>10.12</v>
+        <v>13.04</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>6003</v>
+        <v>6090</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>59.14</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>6005</v>
+        <v>6091</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>23</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>1.91</v>
+        <v>60.56</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>6006</v>
+        <v>6097</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>2.29</v>
+        <v>22.26</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>6013</v>
+        <v>6098</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>190.47</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>6028</v>
+        <v>6102</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>0.61</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>6033</v>
+        <v>6109</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>22.26</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>6035</v>
+        <v>6130</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>14.36</v>
+        <v>10.84</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>6037</v>
+        <v>6147</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F13" s="3">
-        <v>1.39</v>
+        <v>16.91</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>6039</v>
+        <v>6155</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F14" s="3">
-        <v>5.84</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>6040</v>
+        <v>6158</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>0.52</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>6047</v>
+        <v>6159</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>2.35</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>6063</v>
+        <v>6160</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F17" s="3">
-        <v>7.69</v>
+        <v>93.39</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>6078</v>
+        <v>6161</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>62.56</v>
+        <v>4.07</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>6086</v>
+        <v>6162</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>11.03</v>
+        <v>47.59</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>6087</v>
+        <v>6164</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" t="s">
         <v>54</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>11.0</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>6088</v>
+        <v>6166</v>
       </c>
       <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>11.26</v>
+        <v>1.49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>