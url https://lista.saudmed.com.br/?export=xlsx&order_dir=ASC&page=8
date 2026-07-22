--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,142 +14,118 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 16:27</t>
-[...2 lines deleted...]
-    <t>Atadura Vetrap 5Cm X 4,5M Verde Limao C/ Patas - LA VET</t>
+    <t>Lista gerada no: 21/07/2026 20:36</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>1614 - SOUTIEN C/ REFORCO FECHO FRONTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>SWAB P/ COLETA DE AMOSTRA EST HASTE DE PLASTICO - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>OR1001_3 - TIPOIA ESTOFADA IMOBILIZADORA VELPEAU G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 10Cm X 4,5M Rosa  - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
-    <t>Moldeira Para Clareamento Pc/2 - WHITENESS</t>
-[...58 lines deleted...]
-  <si>
     <t>FITA ESPARADRAPO ROSA 10CM X 4,5M  - MISSNER</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>MISSNER</t>
   </si>
   <si>
     <t>NEBULIZADOR/INALADOR COMPACT DC1 - G-TECH</t>
   </si>
   <si>
     <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
     <t>ALMOTOLIA 500ML BICO RETO TRANSPARENTE  - JPROLAB</t>
   </si>
   <si>
     <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
   </si>
   <si>
     <t>Agua Autoclave / Destilada 5L - ASFER</t>
@@ -182,50 +158,80 @@
     <t>NEVE</t>
   </si>
   <si>
     <t>Gaze 13F 7,5 X 7,5 Pc/100G - CLEAN</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>CLEAN</t>
   </si>
   <si>
     <t>MEIA AES AGH 18MMHG P PE ABERTO BRANCA - VENOSAN</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>VENOSAN</t>
   </si>
   <si>
     <t>Bastao De Vidro 8 X 300MM - PLENA-LAB</t>
   </si>
   <si>
     <t>PLENA-LAB</t>
+  </si>
+  <si>
+    <t>5504 - PINCA DE CHERON ACO INOX ESTERILIZAVEL 25CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Atadura Crepom 30CM X 1,8M PC/12 - NEVE</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 30G AMARELA 1X 0,30 - BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>RINGER C/ LACTATO SODIO 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d270160fb8ba507844f2b828a8507c0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526328aba23eae19bd4450599a28a52.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab670fd07ed71b7e8251052ef54acc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd8906145b65336021ac3ee4676dd1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0adf10bb47b1dee2cff671a84b75e6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dd1cf547f54767e6cfdff24221d60.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11823bc31e7c041d3d5ecfd4e71814.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d442d34753d141d221c2299f906f05.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549645bb26bd82484e8c52ee4a75c2c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f844acb76232023851590e9301812.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a7772fa18a2d89ae148e9496b2108.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017097eb4fe27e4966cc3be0ed32e01.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf613410f2e3651ed03fa903f8ae82.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631316e225bbea6c8b93473dd6a07dda.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258bee5c527ca21a2d64cf488ca93b8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f41916cd3cace731960ea44636428e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029394065761a17a0ef8845c032407e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9713fcb9b882030a27cb74931568f2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302511667af4e8fad806ce31dd7cbe6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c044589a7811d01f52756cc6a5437.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f5d35ba7dc57269c9a0596527e34d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6561fe12b7b8e2d51a39374359bf26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e56f664dbfed50703b51c3043f195d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21aa46c85a409ea5163edd58c15947.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ba3759367ea6a31aadac565611f0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec02e61b7dfd5503506b881e6dd50c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f40033223ae96799cb3e1355f882.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666918de4b497b42150006874e4e1a7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b743ea08f069602e32032b251c9fc43.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b15eebfd4de3972aef5f530f91605.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc1a8816ca296459a8a2f0b6a94350.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf3041087532488555f808765be7a9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95be451d2393d117dea23b7ea3f6e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75417f4588c1c4ec4d9c2bb7e7b841cf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b2227f0edcbcf94a2b4ba8c4dba30.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd34935c8208eeb3e0081b9378dd52.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f794b605edcf38d61143d99a523c9c2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3785bae30e885f79db9792e7888eca3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23615c894094de042382bdd6b8888b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d5a46e0f8dacbbfaef2c1cbfb9f6b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1190,386 +1196,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.57</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>23.94</v>
+        <v>72.3</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>648</v>
+        <v>659</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>7.43</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>649</v>
+        <v>667</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>1.41</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>1.49</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>72.3</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>659</v>
+        <v>677</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>29.8</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>667</v>
+        <v>678</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>95.76</v>
+        <v>6.97</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>671</v>
+        <v>684</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>19.72</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>676</v>
+        <v>687</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>23.02</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>189.0</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>678</v>
+        <v>689</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>6.97</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>11.76</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>42</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>3.07</v>
+        <v>15.56</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>1.55</v>
+        <v>281.11</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>689</v>
+        <v>710</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>1.37</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>690</v>
+        <v>724</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F18" s="3">
-        <v>3.91</v>
+        <v>160.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>695</v>
+        <v>731</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>15.56</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>700</v>
+        <v>739</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>281.11</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>710</v>
+        <v>741</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F21" s="3">
-        <v>5.63</v>
+        <v>8.42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>