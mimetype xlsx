--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,224 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 20:36</t>
+    <t>Lista gerada no: 05/09/2026 01:37</t>
   </si>
   <si>
     <t>SONDA URETRAL N.12 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>1614 - SOUTIEN C/ REFORCO FECHO FRONTAL BEGE G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
     <t>SWAB P/ COLETA DE AMOSTRA EST HASTE DE PLASTICO - CRAL</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>OR1001_3 - TIPOIA ESTOFADA IMOBILIZADORA VELPEAU G - HIDROLIGHT</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>Atadura Vetrap 10Cm X 4,5M Rosa  - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
+    <t>Atadura Elastica 10Cm X 2,2M Pc/1 - NEVE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
     <t>FITA ESPARADRAPO ROSA 10CM X 4,5M  - MISSNER</t>
   </si>
   <si>
-    <t>Ataduras</t>
-[...1 lines deleted...]
-  <si>
     <t>MISSNER</t>
   </si>
   <si>
     <t>NEBULIZADOR/INALADOR COMPACT DC1 - G-TECH</t>
   </si>
   <si>
     <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
     <t>ALMOTOLIA 500ML BICO RETO TRANSPARENTE  - JPROLAB</t>
   </si>
   <si>
     <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
   </si>
   <si>
+    <t>ALGODAO POLIESTER 0 S/AG 1X 45CM  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
     <t>Agua Autoclave / Destilada 5L - ASFER</t>
   </si>
   <si>
     <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
   </si>
   <si>
     <t>ASFER INDUS QUIM LTDA</t>
   </si>
   <si>
     <t>Unid Algodao Poliester 4-0 S/Ag - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
-    <t>SHALON</t>
-[...1 lines deleted...]
-  <si>
     <t>SONDA RETAL N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA RETAL N.16 - MEDSONDA</t>
   </si>
   <si>
     <t>Unid Atadura Elastica 20Cm X 2,2M - NEVE</t>
   </si>
   <si>
-    <t>NEVE</t>
+    <t>SORO GLICOSE 5% 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>Gaze 13F 7,5 X 7,5 Pc/100G - CLEAN</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>CLEAN</t>
   </si>
   <si>
-    <t>MEIA AES AGH 18MMHG P PE ABERTO BRANCA - VENOSAN</t>
-[...7 lines deleted...]
-  <si>
     <t>Bastao De Vidro 8 X 300MM - PLENA-LAB</t>
   </si>
   <si>
     <t>PLENA-LAB</t>
   </si>
   <si>
     <t>5504 - PINCA DE CHERON ACO INOX ESTERILIZAVEL 25CM - BSZ</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
     <t>BSZ</t>
   </si>
   <si>
-    <t>Atadura Crepom 30CM X 1,8M PC/12 - NEVE</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID AGULHA 30G AMARELA 1X 0,30 - BD</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>BD</t>
-  </si>
-[...7 lines deleted...]
-    <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f5d35ba7dc57269c9a0596527e34d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6561fe12b7b8e2d51a39374359bf26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e56f664dbfed50703b51c3043f195d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21aa46c85a409ea5163edd58c15947.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ba3759367ea6a31aadac565611f0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec02e61b7dfd5503506b881e6dd50c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f40033223ae96799cb3e1355f882.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666918de4b497b42150006874e4e1a7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b743ea08f069602e32032b251c9fc43.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b15eebfd4de3972aef5f530f91605.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc1a8816ca296459a8a2f0b6a94350.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf3041087532488555f808765be7a9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95be451d2393d117dea23b7ea3f6e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75417f4588c1c4ec4d9c2bb7e7b841cf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b2227f0edcbcf94a2b4ba8c4dba30.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd34935c8208eeb3e0081b9378dd52.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f794b605edcf38d61143d99a523c9c2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3785bae30e885f79db9792e7888eca3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23615c894094de042382bdd6b8888b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d5a46e0f8dacbbfaef2c1cbfb9f6b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688226c4954e6fb0023f01a318833c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb13d8c78b8d31a652234d8b44756de.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fcfbe0af33ae45caf38425720e363.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64057215b3f92fda4fa8d1a177e0d9fa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe5b670c354c556c22221b99e3d9f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c64e3b545f40c4720fab8c51f4a8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fed84cd5b38e9be31f61f26b67139.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1febed98e27a18fcb200525cef810.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb838f1c63fe0ce01dfc2a5352d3455.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd6357a0132b2fbdff544602c1013.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647b92c391a61712ceb661454eae44.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcd05744dda221ecb8c08972d6cf42.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00721fc60d004acad4131cc8cb79f7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc3b07bb052e49b2e175c410b063e7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c3b34174c2cbf56506e21fa242f5f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0ec2d7db9e6ee20893a5eab67833b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ef93f4b02861cb35d8119ad5fab87.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3dfafc8c6ee9c0f8d13456061097a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b3ffd720fdcee108d4ebaebecb120.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f079f9e698b8e700dcac5448a69b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1281,301 +1278,301 @@
         <v>18</v>
       </c>
       <c r="F5" s="3">
         <v>95.76</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
         <v>671</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
         <v>19.72</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>23.02</v>
+        <v>27.15</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
         <v>26</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>189.0</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>6.97</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>11.76</v>
+        <v>6.97</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>34</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>3.07</v>
+        <v>90.01</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>1.55</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>1.37</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>3.91</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>15.56</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>281.11</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>5.63</v>
+        <v>17.79</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>724</v>
+        <v>695</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>160.5</v>
+        <v>15.56</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>731</v>
+        <v>710</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>3.7</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>739</v>
+        <v>724</v>
       </c>
       <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
         <v>52</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>53</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>0.65</v>
+        <v>160.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>8.42</v>
+        <v>0.65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>