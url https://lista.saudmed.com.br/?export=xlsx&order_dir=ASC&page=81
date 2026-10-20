--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,215 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/09/2026 22:50</t>
-[...5 lines deleted...]
-    <t>Materiais Ortopédicos e Imobilizações</t>
+    <t>Lista gerada no: 20/10/2026 01:48</t>
+  </si>
+  <si>
+    <t>Sonda Uretral 10 - CPL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>Tubo Coleta Siliconizado 1X 75Mm 4Ml Vermelho Pc/10- Labor Import</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Creme Barreira Dur</t>
+  </si>
+  <si>
+    <t>Creme para Assaduras</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>Avental branco 20g manga longa pc/10 - Kasmed</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>KASMED</t>
+  </si>
+  <si>
+    <t>Fita Micropore Branco 10Cm X 10M - PROCITEX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Unid Seringa 10Ml C/Ag 2X 0,Ls - Medix</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>Luva Cirur Par Latex Est C/Po 6,Supreme - Medix</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>Glicerina (Clisterol) 12% C/Sonda 500Ml - Jp</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>Unid agulha 26g marrom 1x 0,4- medix</t>
+  </si>
+  <si>
+    <t>Agua Para Injetaveis 500Ml Frasco - Braun</t>
+  </si>
+  <si>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>Touca branca pc/100 - SPK</t>
+  </si>
+  <si>
+    <t>SPK INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>Unid Agulha 21G Verde 30 X 0,- SR</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>Unid Protetor Labial Laby Chicle C/2Un 3,2G Cada - Bravir</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BRAVIR</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 10Cm X 1,8M Pc/0Mt/8- Cysne</t>
+  </si>
+  <si>
+    <t>CYSNE</t>
+  </si>
+  <si>
+    <t>Lamina bisturi n.20 (carbono) - Medix</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>Gaze 13f 7,x 7,s/rx pc/10 - Star</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>POLAR FIX</t>
   </si>
   <si>
-    <t>Malha tubular ortopedica de algodao 12cm x 25m  - Polar fix</t>
-[...131 lines deleted...]
-    <t>KASMED</t>
+    <t>Sonda uretral n.08 - Embramed</t>
+  </si>
+  <si>
+    <t>EMBRAMED</t>
+  </si>
+  <si>
+    <t>Equipo Macrogotas Completo Ll - Medix</t>
+  </si>
+  <si>
+    <t>Equipo Macrogotas completo LS - Medix</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21358cc5824266b15f8fbb40007158.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aada080fafbd893c8c36175740e31a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e35145cbdfa1341671095b5df55be.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb1b60f7cae8a17b9fbb31827ac25c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80cf453ab049f980879a47fc85fe1d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824551482b491289e151b2c3dd7b150.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bf48d6c562bfc2795a9deec83e1f5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9b8f4f858eaf2e58b6b369ea45604.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabcf53f98658450fa86f0ad5f6b933.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cfb73e4fd78bce21b063458b438da.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290875ed4ba0c5af05a676d0927f0ea8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ee660c2f0cafe321555775e80d7f9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fb24261d93441b0d43c5473132627.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622736a552bbde31eb8455d674a0f1b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75279ca55f67b86cc03ab05ca7438fe.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd92aaeb28c4bc5b75eed876f103dc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3326e362a6a693429e7caf61518f6c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512d2645578770f6606fd71fdc740ce.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692b0aa57913d56924e2c11f0fd5f0b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13655535b2741fc313d2c0f4fd78e9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2ac853ca78dfa8d801b107aa94f36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9372528d6fe8b23cd25df0e8ab856.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf15c700fffd7cc2c2f78770df5e4b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97a64b64e75a6d5712bf6fd1dd44c1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936771a96b6e9640f2b32b7db80d9ff3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334134b79d8c76fb3fb566014864201.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce242144243fe4de686d0066a715d8d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef89cfc5790d11d4019ef534b55670.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61ea06f6a1c024b7f62a3b61ca1aa.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb416e96d53eaf832f1ba62f12f6902.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e078e4b403ec37a2c212f9b9bf91e09.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fd1b895413db3393cfa10e43774d3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c2f85f3b97588c00d89703bc363a2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e8b369bccae2e93c0080e5c721bb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd0ceefbde77477074d6126e2be718.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0012364afe8684244ed5e5937de9a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad17656128d67b2a46880215262c95c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c10a14a4a8491d52e789299f1a758.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e63570b5e0fdbc1f3077cd78027a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1e8991a79429533e24267220d24b9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>6240</v>
+        <v>6290</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>30.6</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>6241</v>
+        <v>6294</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>33.35</v>
+        <v>80.68</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>6242</v>
+        <v>6299</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>35.87</v>
+        <v>141.67</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>6243</v>
+        <v>6311</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>34.69</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>6247</v>
+        <v>6315</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>4.45</v>
+        <v>27.17</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>6250</v>
+        <v>6319</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>538.65</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>6252</v>
+        <v>6324</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>440.5</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>6254</v>
+        <v>6325</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>1.24</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>6262</v>
+        <v>6354</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>16.17</v>
+        <v>15.52</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>6264</v>
+        <v>6369</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>27.68</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>6266</v>
+        <v>6373</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>35.91</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>6268</v>
+        <v>6374</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>24.53</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>6270</v>
+        <v>6375</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>217.85</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>6279</v>
+        <v>6376</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>0.92</v>
+        <v>11.45</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>6280</v>
+        <v>6381</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>131.25</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>6282</v>
+        <v>6387</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>20.5</v>
+        <v>47.59</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>6290</v>
+        <v>6389</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>6294</v>
+        <v>6393</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>80.68</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>6299</v>
+        <v>6394</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>141.67</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>6311</v>
+        <v>6407</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
-        <v>14.7</v>
+        <v>1.58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>