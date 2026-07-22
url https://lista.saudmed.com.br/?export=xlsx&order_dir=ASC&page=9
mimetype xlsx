--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,182 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 16:28</t>
-[...11 lines deleted...]
-    <t>Atadura Crepom 30CM X 1,8M PC/12 - NEVE</t>
+    <t>Lista gerada no: 21/07/2026 20:36</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 100L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 23G - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML S/AG LS - BD</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Unid seringa 5ml s/ag ls - BD</t>
+  </si>
+  <si>
+    <t>Unid Seringa 5ML S/AG LL - BD</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG FIXA LS X 0,30 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 5ML C/AG LS MT/2- DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 22G PRETA 30 X 0,- BD</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LS  - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML S/AG LL - SR</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.06 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.08 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.10 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO 0,9% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 2,5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 2,5CM X 10M MT/9- MISSNER</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>NEVE</t>
-[...92 lines deleted...]
-    <t>FITA MICROPORE BRANCO 2,5CM X 10M MT/9- MISSNER</t>
+    <t>UNID AGULHA 26G MARROM 1X 0,4- DESCARPACK</t>
+  </si>
+  <si>
+    <t>1614B- SOUTIEN C/ REFORCO FECHO FRONTAL (BOJO COST.) BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 4-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck M - MARIMAR</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -212,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62ee84e16b1e2dcf2619bab607b298.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0383f1d78ac4f08384a2495b6211ca2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47df0aed2fe2a615bc0621e850d4362.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4d9e9c15e52c254d7b9e726992126.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cef77e07fe0d6752e34f58db48c805.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5ec409c3b0d79ab853b09b8b816af.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f581f18815f1a76f2c9b618675fdd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28802f45f4c660a1517878e13c27fa4c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64b0e1573b394208a3adba90da667e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7002162cafe86b14aba2d85ea8515.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184626f22ae7a5982ba8998882cb59f8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad47b72cb99fa09d34e3d48a52bb0d4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c616b2f0a087d16b609b39b1e97a89.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef22a7e0d9973bd5e6f7c68f88224c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f891d17f169ed7e18a3a4bbcaa9aa15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf1982f6d5035b498b196864d1ae9a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f604cd09854a7c32e8043106096a8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2187bdae63948f78a6de0db57c13846.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a69c04d406a171060bf025d0e07b25.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14043a5cd61eae064a2150937fab8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e536ab0b051b1c6c2d716cfdc8c784.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdca7983eb7ec3aa8e797f7b068ebf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9f36bc68e049d915332ccafa4bbfd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd372905fca4f76b0036cc6c4864c73f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef111d06d92916767b62aec21ab5db60.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711b18cad2566b093a3a04949a5cf3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a893e939fb5a0a012ce2870c5e19c82.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d3554954e6606b778cc2911494f57.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c809fa5c8ae46403b66a2998bc7f83.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c056cfd0605b4662a9072befc167c4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaeab09efdc6a453475f74cf230899.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0303c170a2447ef4f9109ab506332ad.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7971ed5039d0c4e32d64cc54a097.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf705d5cc736f31aa95c075bfc32ec9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ec66e193f70b115254713c0029a8a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20732a3fe62528a56b01b3e8d9d98318.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de7b31c29cd17269f89bf97a44bc39.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d7b580e89b544756320d4a58734c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4183348eb49412febfdb304013a358.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d7e791a6f86b526671118ee715f5b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1123,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>724</v>
+        <v>748</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>160.5</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>731</v>
+        <v>752</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.7</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>0.65</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>8.42</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>44.29</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>0.67</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" t="s">
         <v>14</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>0.92</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>0.5</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>0.32</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>0.9</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>764</v>
+        <v>780</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>0.4</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>766</v>
+        <v>785</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>1.07</v>
+        <v>6.38</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>767</v>
+        <v>786</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>36</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>1.28</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>768</v>
+        <v>788</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>1.49</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" t="s">
         <v>40</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>7.6</v>
+        <v>89.92</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>785</v>
+        <v>802</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>6.38</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>7.12</v>
+        <v>24.15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>