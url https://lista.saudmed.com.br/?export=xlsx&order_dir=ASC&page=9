--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,191 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 20:36</t>
+    <t>Lista gerada no: 05/09/2026 01:39</t>
+  </si>
+  <si>
+    <t>RINGER C/ LACTATO SODIO 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>RINGER C/ LACTATO SODIO 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
   </si>
   <si>
     <t>SACO LIXO PRETO 100L 0,4M PC/100</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
     <t>NEKPLAST</t>
   </si>
   <si>
+    <t>UNID SCALP P/ COLETA A VACUO 21G - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
     <t>UNID SCALP P/ COLETA A VACUO 23G - LABOR IMPORT</t>
   </si>
   <si>
-    <t>Seringas, Agulhas e Conta Gotas</t>
-[...5 lines deleted...]
-    <t>UNID SERINGA 3ML S/AG LS - BD</t>
+    <t>Unid seringa 5ml s/ag ls - BD</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
-    <t>Unid seringa 5ml s/ag ls - BD</t>
-[...1 lines deleted...]
-  <si>
     <t>Unid Seringa 5ML S/AG LL - BD</t>
   </si>
   <si>
-    <t>UNID SERINGA INSULINA 1ML C/AG FIXA LS X 0,30 - DESCARPACK</t>
+    <t>UNID SERINGA 5ML C/AG LS MT/2- DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>UNID SERINGA 5ML C/AG LS MT/2- DESCARPACK</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID AGULHA 22G PRETA 30 X 0,- BD</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
+    <t>UNID SERINGA 3ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Unid seringa 5ml s/ag ls mt/2- Descarpack</t>
+  </si>
+  <si>
     <t>UNID SERINGA 20ML S/AG LS  - DESCARPACK</t>
   </si>
   <si>
     <t>UNID SERINGA 3ML S/AG LL - SR</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>SONDA ASPIRACAO TRAQUEAL N.06 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>SONDA ASPIRACAO TRAQUEAL N.08 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA ASPIRACAO TRAQUEAL N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>SORO FISIOLOGICO 0,9% 250ML BOLSA MT/3- JP</t>
   </si>
   <si>
-    <t>Soluções injetáveis</t>
-[...2 lines deleted...]
-    <t>JP INDUSTRIA FARMACEUTICA</t>
+    <t>FITA MICROPORE BRANCO 5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
   </si>
   <si>
     <t>FITA MICROPORE BRANCO 2,5CM X 4,5M MT/9- MISSNER</t>
   </si>
   <si>
-    <t>MISSNER</t>
-[...1 lines deleted...]
-  <si>
     <t>FITA MICROPORE BRANCO 2,5CM X 10M MT/9- MISSNER</t>
-  </si>
-[...31 lines deleted...]
-    <t>MARIMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e536ab0b051b1c6c2d716cfdc8c784.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdca7983eb7ec3aa8e797f7b068ebf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9f36bc68e049d915332ccafa4bbfd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd372905fca4f76b0036cc6c4864c73f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef111d06d92916767b62aec21ab5db60.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711b18cad2566b093a3a04949a5cf3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a893e939fb5a0a012ce2870c5e19c82.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d3554954e6606b778cc2911494f57.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c809fa5c8ae46403b66a2998bc7f83.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c056cfd0605b4662a9072befc167c4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaeab09efdc6a453475f74cf230899.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0303c170a2447ef4f9109ab506332ad.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7971ed5039d0c4e32d64cc54a097.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf705d5cc736f31aa95c075bfc32ec9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ec66e193f70b115254713c0029a8a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20732a3fe62528a56b01b3e8d9d98318.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de7b31c29cd17269f89bf97a44bc39.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d7b580e89b544756320d4a58734c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4183348eb49412febfdb304013a358.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d7e791a6f86b526671118ee715f5b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5586708b045a7af9c03006b6b5c680.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03a4b81c9a96e7af3b505109cae06d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572db9af77b8215fbd3c51224184271e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc45143dc73a0003a8c6e7bfcc7dcb5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa48b811211ac6625f5b0bc7f23717c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d90a39c0869fe9fae4f5686d0d773.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc7227cb563790a47041249f24cc8e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd873ad2a860a7f10702fdd32480ef2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f10c205dc4169d7b63d6cca57854.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708c87c3239631aeba0e43693dbe9bc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6911866f85e596c030b45661c9d59d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c60028b833036cee20e3dd45b7983.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2ffb5dc4168bab8c9ab57942461a2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee091f182904a41b4d51a8be25bcbc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e3eac964c3f9fe309d513dc2c78b2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4daf6937ea4e5f6f09a8ffc080e79d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a88f36af997330e9ded4be5d07540.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639dbc98976bc083c037ab00f8e846a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045299f6422eb2e3391a5250a83b4122.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a304325d111ed619a83e11c36dd4a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>44.29</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.67</v>
+        <v>21.15</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>0.65</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>0.92</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>0.97</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>0.53</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>0.5</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>0.9</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" t="s">
         <v>23</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>1.07</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>1.28</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>1.49</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>780</v>
+        <v>766</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>7.6</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>785</v>
+        <v>767</v>
       </c>
       <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" t="s">
         <v>33</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>6.38</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>786</v>
+        <v>768</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
-        <v>7.12</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>788</v>
+        <v>780</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>0.19</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" t="s">
         <v>38</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>39</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>89.92</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>802</v>
+        <v>785</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>66.93</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>806</v>
+        <v>786</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>24.15</v>
+        <v>7.12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>