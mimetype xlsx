--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -34,134 +34,104 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 16:26</t>
-[...2 lines deleted...]
-    <t>UNID AGULHA 26G MARROM 1X 0,4- DESCARPACK</t>
+    <t>Lista gerada no: 21/07/2026 20:54</t>
+  </si>
+  <si>
+    <t>OR1022B - ORT COMFORT AIR C/ POL ESQ P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 10ML AMP - SAMTEC</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
-[...2 lines deleted...]
-    <t>1614B- SOUTIEN C/ REFORCO FECHO FRONTAL (BOJO COST.) BEGE P - BIOBELA</t>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML S/AG LL - BD</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Mascara De Tecido Lavavel Branca Pc/3 - MINASREY</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>TECELAGEM MINASREY LTDA</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 22FR 30ML - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>NYLON PRETO 4-0 C/AG 3,0  - SHALON</t>
-[...61 lines deleted...]
-  <si>
     <t>Canula Guedel Pvc N.2 Est - ADVANTIVE</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Garrote Tubo Latex N204 1M (Transporte De Gases) - Lemgruber</t>
   </si>
   <si>
     <t>LEMGRUBER</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA LONGA N.20 - MEDSONDA</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>Reanimador Adulto De Silicone C/ Reser Ambu - Advantive</t>
   </si>
   <si>
     <t>UNID LAMINA BISTURI N.23 - UNIQMED</t>
@@ -182,50 +152,80 @@
     <t>SANREMO</t>
   </si>
   <si>
     <t>UNID ADAPTADOR DE AGULHA PC/250 - CRAL</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>AGUA OXIGENADA 10VOL 100ML - VICPHARMA</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
     <t>VICPHARMA</t>
   </si>
   <si>
     <t>Lenco Umedecido - BABYFREE</t>
   </si>
   <si>
     <t>Cuidados Especiais</t>
   </si>
   <si>
     <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>Fixador Celular 100ML - CRALPLAST</t>
+  </si>
+  <si>
+    <t>BOLSA COLETORA URINA 2L C/ VALV ANTI REFLUXO - FARMATEX</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>BOLSA COLETA / TRANSFUSAO SANGUE DUPLA CPDA-500ML - JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 4X 50CM C/RX PC/50  - HELENA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.08 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d1fd775dc04558afa70c3b58fe85.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf53c073079be879bafd134594a3ea.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cf13b1b5ce6e154371d8ca2a16326.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1d7acfc00c0504dc70dbb996899e6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b2d53bc7e786265352865d1356fdf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece6c4016c597808f8bb08718e475fd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df60a7246813177238f7c8461e58d6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d130acc68abefe8f8e57c4d0569f2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99651de558a01c8686e124adbb1954.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33756de0d49c2d6f7140dbf4e0924155.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfcf7ab2199714f86ab56ca17e3029.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664f97dfffb8912d4d0b5b619b0ee56.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37db883535828360194c8e999b25f5e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17e09326ad07dcff6d1b693354fee0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7cadeeb295dcfd1a38d47c3b61bdc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97f5f577d04810c5923933aa8b9333.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49187d185d48d736a7fd1138649c9e34.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1de22230efc41b30aa6d721457f504.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51af9174aad9a09b016198e0c4849d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d270c38541345f773c935e93701ea6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1c80159c580f4f5d37f578d787d54.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f7782f1fc7e1cf40eb4163968ebd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641602af6e49976e7cc6a02f410eec5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040199100471cf8c2f79615e51de3d40.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b3fd9f72bebf020fed04b2af29e24.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d79db56658d333e8e0b0b83795ebd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa3849c7e6b395b08be51513a8e4d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6264f6dea2ff4890af85064d061b1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54f7e1f46adf9b899481b308a47d9b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156c1681585a691b7153b520723929c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c1dc1477506aa3107e07c32dfa8f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbea48c4228662497f16879f221c09.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919ff980815fc0a3321ed6ada9fef4a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c53b5f85aa1f1e2e222ebc4283fb62.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd510498622e768586bf4bd082d9dc17.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aeb0f935a70ec42e10a60bdf72889.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c5cb585f7cf3ef71029a3882acf0d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec80235fb2ad8a6897660c6453116ed.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99ef549432f8939ea7772faea6118d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b08763879f25506af1c8b1286b340.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>788</v>
+        <v>813</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.19</v>
+        <v>139.76</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>792</v>
+        <v>819</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>89.92</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>802</v>
+        <v>833</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>66.93</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>806</v>
+        <v>843</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>24.15</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>813</v>
+        <v>845</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>139.76</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>819</v>
+        <v>863</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>0.55</v>
+        <v>227.54</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>833</v>
+        <v>870</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>0.74</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>843</v>
+        <v>873</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>5.25</v>
+        <v>16.53</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>845</v>
+        <v>884</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>7.67</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>858</v>
+        <v>885</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>0.57</v>
+        <v>290.98</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>863</v>
+        <v>893</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>227.54</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>870</v>
+        <v>897</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>3.8</v>
+        <v>43.41</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>873</v>
+        <v>898</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>16.53</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>884</v>
+        <v>902</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>3.32</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>290.98</v>
+        <v>7.79</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>893</v>
+        <v>912</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>0.55</v>
+        <v>22.51</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>897</v>
+        <v>913</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>43.41</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>898</v>
+        <v>914</v>
       </c>
       <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
         <v>48</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>0.25</v>
+        <v>75.98</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>902</v>
+        <v>923</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>3.8</v>
+        <v>134.06</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>910</v>
+        <v>932</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F21" s="3">
-        <v>7.79</v>
+        <v>1.09</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>