--- v1 (2026-07-22)
+++ v2 (2026-07-22)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 20:54</t>
+    <t>Lista gerada no: 21/07/2026 21:45</t>
   </si>
   <si>
     <t>OR1022B - ORT COMFORT AIR C/ POL ESQ P - HIDROLIGHT</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>AGUA PARA INJETAVEIS 10ML AMP - SAMTEC</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>SAMTEC</t>
   </si>
   <si>
     <t>UNID SERINGA 3ML S/AG LL - BD</t>
   </si>
   <si>
     <t>BD</t>
   </si>
@@ -248,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1c80159c580f4f5d37f578d787d54.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f7782f1fc7e1cf40eb4163968ebd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641602af6e49976e7cc6a02f410eec5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040199100471cf8c2f79615e51de3d40.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b3fd9f72bebf020fed04b2af29e24.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d79db56658d333e8e0b0b83795ebd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa3849c7e6b395b08be51513a8e4d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6264f6dea2ff4890af85064d061b1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54f7e1f46adf9b899481b308a47d9b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156c1681585a691b7153b520723929c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c1dc1477506aa3107e07c32dfa8f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbea48c4228662497f16879f221c09.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919ff980815fc0a3321ed6ada9fef4a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c53b5f85aa1f1e2e222ebc4283fb62.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd510498622e768586bf4bd082d9dc17.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aeb0f935a70ec42e10a60bdf72889.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c5cb585f7cf3ef71029a3882acf0d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec80235fb2ad8a6897660c6453116ed.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99ef549432f8939ea7772faea6118d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b08763879f25506af1c8b1286b340.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c51b7775b141cf4a88610d19b08fa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce4eebdc40f43af052aae4e693156f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a832819edaea4595d52b4c8a25bab.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b52b75a6d2aa3efcb8fea91129f39.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9f1c6f261d807c6f827d93176c84b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5efd8523f0cae7815e162bfe095f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03587299dab5a7434bcedae30d6cc3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2358babbaa0630dd3b0ab52a76029f6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1a192fcd63c28a000afa7c339dc0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf6e35e727ae024d16c16821b75e7a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539779143253ef22d473cfedf16e138.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717db324279e8c8ebbc974352cdded.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685001cb37d7b9a2e108e597e1f78055.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed6855c1c6adcaea55b9cf0944f68b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d8170dec1e6676927f47d5c3446a1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15651bdf9d25083d5441079e9fbf41c4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51808831b45497f5a5392cefa0adc79c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4e480b610fb6358aec4c8bdfd92d7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20f5135894b94b7595356e3a7d04f0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5cd3a94d01e1b9224fee7caeb0e02.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>