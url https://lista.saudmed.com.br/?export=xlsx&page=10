--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -34,198 +34,198 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 21:45</t>
-[...2 lines deleted...]
-    <t>OR1022B - ORT COMFORT AIR C/ POL ESQ P - HIDROLIGHT</t>
+    <t>Lista gerada no: 05/09/2026 01:37</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 26G MARROM 1X 0,4- DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>1625G3 - FAIXA ABDOMINAL DE 3 GOMOS BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1614B- SOUTIEN C/ REFORCO FECHO FRONTAL (BOJO COST.) BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 4-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck M - MARIMAR</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>OR1028B_3 - ORT COMFORT AIR LONGA S/POL ESQ G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>AGUA PARA INJETAVEIS 10ML AMP - SAMTEC</t>
   </si>
   <si>
-    <t>Seringas, Agulhas e Conta Gotas</t>
-[...1 lines deleted...]
-  <si>
     <t>SAMTEC</t>
   </si>
   <si>
+    <t>RINGER C/ LACTATO SODIO 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
     <t>UNID SERINGA 3ML S/AG LL - BD</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Mascara De Tecido Lavavel Branca Pc/3 - MINASREY</t>
   </si>
   <si>
     <t>Higiene Básica</t>
   </si>
   <si>
     <t>TECELAGEM MINASREY LTDA</t>
   </si>
   <si>
     <t>SONDA FOLEY VIAS 22FR 30ML - SOLIDOR</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
     <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE G - BIOBELA</t>
   </si>
   <si>
-    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
-[...4 lines deleted...]
-  <si>
     <t>Canula Guedel Pvc N.2 Est - ADVANTIVE</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Garrote Tubo Latex N204 1M (Transporte De Gases) - Lemgruber</t>
   </si>
   <si>
     <t>LEMGRUBER</t>
   </si>
   <si>
+    <t>22 - COLCHAO AGUA COMUM 1,90 X 0,90 - AQUASONUS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>23 - COLCHAO AGUA ARTICULADO 1,90 X 0,90 - AQUASONUS</t>
+  </si>
+  <si>
     <t>SONDA NASOGASTRICA LONGA N.20 - MEDSONDA</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>Reanimador Adulto De Silicone C/ Reser Ambu - Advantive</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID LAMINA BISTURI N.23 - UNIQMED</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
-    <t>Lixeira Basculante Plastico 19L - SANREMO</t>
-[...7 lines deleted...]
-  <si>
     <t>UNID ADAPTADOR DE AGULHA PC/250 - CRAL</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>AGUA OXIGENADA 10VOL 100ML - VICPHARMA</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
     <t>VICPHARMA</t>
-  </si>
-[...37 lines deleted...]
-    <t>SONDA RETAL N.08 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c51b7775b141cf4a88610d19b08fa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce4eebdc40f43af052aae4e693156f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a832819edaea4595d52b4c8a25bab.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b52b75a6d2aa3efcb8fea91129f39.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9f1c6f261d807c6f827d93176c84b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5efd8523f0cae7815e162bfe095f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03587299dab5a7434bcedae30d6cc3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2358babbaa0630dd3b0ab52a76029f6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1a192fcd63c28a000afa7c339dc0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf6e35e727ae024d16c16821b75e7a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539779143253ef22d473cfedf16e138.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717db324279e8c8ebbc974352cdded.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685001cb37d7b9a2e108e597e1f78055.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed6855c1c6adcaea55b9cf0944f68b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d8170dec1e6676927f47d5c3446a1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15651bdf9d25083d5441079e9fbf41c4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51808831b45497f5a5392cefa0adc79c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4e480b610fb6358aec4c8bdfd92d7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20f5135894b94b7595356e3a7d04f0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5cd3a94d01e1b9224fee7caeb0e02.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e06320651eac5e1766e48201ebcd3c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ad7550c48cf66bcc54edb00b7488.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f5dd7ec534591b3b53a113c10005e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1092986d49918c698893d3fcd931d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7a3175975bb91548bc92797d92d14.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532044defdc7fe522cfc0600628619bb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85303104367b76ef707771b93f05484.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5041640f378cd8be81b31b75e2fea.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2dfe046713b4d885fdad43134b27b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebb890df02a93ae27b6f00929aecdf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000dfb267a86ee4677a5ea5480c0a66.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76990869550d411b3e2e0fe892e20f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c90f8ee1cb4111b0669092e778c53b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d990d6f1f3742ad34751e207d97c9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5cc0a8714837e42ce390502db068e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868611e00ffb24633310c9a4545577e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92ca6600528167c7362cb1f265290a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac9df7a9a17cb5e827a5b8b49829f6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826596a568ab2cecc7a73355039e7c0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff475055c5a96d9fc408cd5850fe7f11.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>813</v>
+        <v>788</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>139.76</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>819</v>
+        <v>789</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.55</v>
+        <v>162.23</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>833</v>
+        <v>792</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>0.74</v>
+        <v>89.92</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>843</v>
+        <v>802</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>5.25</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>845</v>
+        <v>806</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>7.67</v>
+        <v>24.15</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>863</v>
+        <v>817</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>227.54</v>
+        <v>117.29</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>870</v>
+        <v>819</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>3.8</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>873</v>
+        <v>825</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>16.53</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>884</v>
+        <v>833</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>3.32</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>885</v>
+        <v>843</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>290.98</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>893</v>
+        <v>845</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>0.55</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>897</v>
+        <v>863</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>43.41</v>
+        <v>227.54</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>898</v>
+        <v>870</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>0.25</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>902</v>
+        <v>873</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>3.8</v>
+        <v>16.53</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>910</v>
+        <v>877</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" t="s">
         <v>44</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>7.79</v>
+        <v>299.31</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>912</v>
+        <v>878</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>22.51</v>
+        <v>352.97</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>913</v>
+        <v>884</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
         <v>47</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>10.75</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>914</v>
+        <v>893</v>
       </c>
       <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
         <v>50</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>75.98</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>923</v>
+        <v>898</v>
       </c>
       <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
         <v>52</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>134.06</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>932</v>
+        <v>902</v>
       </c>
       <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>1.09</v>
+        <v>3.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>