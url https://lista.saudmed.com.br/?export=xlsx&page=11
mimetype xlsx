--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,224 +14,227 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 16:27</t>
-[...2 lines deleted...]
-    <t>Fixador Celular 100ML - CRALPLAST</t>
+    <t>Lista gerada no: 21/07/2026 20:52</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 2% 100ML  - RIOQUIMICA</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>LUVA PLASTICA DESCARTAVEL PC/100 - TALGE</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>Lixeira Colectora Inox C/Pedal 15L - BIOVIS</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>BIOVIS</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G SEGURANCA - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Lencol Desc C/Elast 30G 2,0 X 0,9M Pc/10 - Anadona</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 22G PRETA 2X 0,- MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>1641 - MODELADOR C/ MANGAS BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>GARROTE COM TRAVA PARA FLEBOTOMIA ADULTO - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
     <t>CRAL</t>
   </si>
   <si>
-    <t>BOLSA COLETORA URINA 2L C/ VALV ANTI REFLUXO - FARMATEX</t>
+    <t>CATGUT CROMADO 0 C/AG 4,0  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO C/AG 4,0  - SHALON</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO 4-0 C/AG 4,0 GIN  - SHALON</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 2,5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 20L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>COLETOR UNIVERSAL BRANCO LEITOSO C/ PA 70ML - JPROLAB</t>
   </si>
   <si>
     <t>Tubos e Coletores</t>
   </si>
   <si>
-    <t>FARMATEX</t>
-[...17 lines deleted...]
-    <t>SONDA RETAL N.08 - MEDSONDA</t>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LL 00 - BD</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>1626 - MODELADOR SUBDIVIDIVO SHORT FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>GLICONATO DE CALCIO 10% 10ML AMP - ISOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.14 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>CLOREXIDINA AQUOSA 2% 100ML  - RIOQUIMICA</t>
-[...107 lines deleted...]
-    <t>BD</t>
+    <t>LUVA NITRIL S/PO ROSA G - NUGARD</t>
+  </si>
+  <si>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>7099 - TESOURA IRIS RETA 12CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +257,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa32b1a3dd92445cae23d3651c17ac.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47807f4468e82baf3861953feb64b84.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72a1614d15fb4ac73da6a4dbb5e7a9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3b8312899eca7c647260085f51c3b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eacd580a50f4bde21050d74c31a120.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5927f97a0db827811b9dcd1ff1ba74f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c3699e9161b69e62c3c9733734785.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427647931398d4f5b7fa7f2a653e983.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a9ec141e46e2186eee8661cda28d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d848f12c461f73a31972eb65faf540c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7fb4f9058df8ea0d9df9035ab40c0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480448c6e4396e33f8f04ee049f07ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d8efa65739904b367b4813a14e35e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe7dee76bbe6de8635adcf0a57a134.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2e6a060fa8c8582399e667a2db43b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98414a11cbd02bd85066b2a7a53933e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eae2f50a28c0bf38b147561c4ce23.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f9f150286558ffec005dc6d8f7d36.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206717a5c40825a8f7c709ea3b00b53.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19b9a5876fd857c2a874f3e786966c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de097f011ed1986992360e8d41fc99.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313671d52fead38e622576b1e6e9132.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd936ea1bbdd7184f93afe593f9fdcc4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb22665b30a5456f3b8f66a2de5992.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b9c8b72b881d2c79a45efd71b739f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018bc6ac0da5ed90471a1a65f298f03.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35678c50f619c4f7f194662688ccb490.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debac252aed2c98f32f2a881509c907.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e36fe7979f9b2415177cea0bcb20f6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c7a8e159c334b8aea63080830a53.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7bb235cfca9997a10a22cfdd3ce1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9e31a670c85181698460d334a6cf4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e216b53a845e5afd0b8a2fd6021883c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d197335caccf711321052973484839.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe8a717c8dfe78415d923c1a44dbe5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41eb2937fa0d7d8a6addb77a5f6ae3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b8ecbfd952f350d09defbe40eab9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012b32b9f94da042a7f7de7488b8114.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c2bb4fb7e1685360c2bca1ad2033a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc075606dd9cc11d7030428442164.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,417 +1168,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>912</v>
+        <v>934</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>22.51</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>913</v>
+        <v>941</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>10.75</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>75.98</v>
+        <v>722.67</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>923</v>
+        <v>954</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>134.06</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>932</v>
+        <v>961</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>1.09</v>
+        <v>22.97</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>934</v>
+        <v>962</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>4.56</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>941</v>
+        <v>995</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>1.05</v>
+        <v>250.3</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>943</v>
+        <v>1011</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>722.67</v>
+        <v>15.41</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>954</v>
+        <v>1013</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>0.69</v>
+        <v>156.93</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>961</v>
+        <v>1014</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" t="s">
         <v>33</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>22.97</v>
+        <v>156.93</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>962</v>
+        <v>1018</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>0.17</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>995</v>
+        <v>1031</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
         <v>38</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>250.3</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1011</v>
+        <v>1039</v>
       </c>
       <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" t="s">
         <v>41</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>15.41</v>
+        <v>12.11</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1013</v>
+        <v>1040</v>
       </c>
       <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
         <v>43</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>44</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>156.93</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1014</v>
+        <v>1041</v>
       </c>
       <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
         <v>46</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>156.93</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1018</v>
+        <v>1056</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>162.79</v>
+        <v>244.19</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1031</v>
+        <v>1058</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="3">
-        <v>7.41</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1039</v>
+        <v>1061</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="3">
-        <v>12.96</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1040</v>
+        <v>1069</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>1.13</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1041</v>
+        <v>1073</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F21" s="3">
-        <v>4.33</v>
+        <v>40.74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>