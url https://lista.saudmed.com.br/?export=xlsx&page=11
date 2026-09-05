--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,227 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 20:52</t>
+    <t>Lista gerada no: 05/09/2026 01:43</t>
+  </si>
+  <si>
+    <t>Lenco Umedecido - BABYFREE</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>Fixador Celular 100ML - CRALPLAST</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>BOLSA COLETORA URINA 2L C/ VALV ANTI REFLUXO - FARMATEX</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>BOLSA COLETA / TRANSFUSAO SANGUE DUPLA CPDA-500ML - JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>AC POLIGLICOLICO 2-0 C/AG 3,CX/3- SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.08 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
   </si>
   <si>
     <t>CLOREXIDINA AQUOSA 2% 100ML  - RIOQUIMICA</t>
   </si>
   <si>
-    <t>Químicos e Soluções</t>
-[...1 lines deleted...]
-  <si>
     <t>RIOQUIMICA</t>
   </si>
   <si>
-    <t>LUVA PLASTICA DESCARTAVEL PC/100 - TALGE</t>
-[...7 lines deleted...]
-  <si>
     <t>Lixeira Colectora Inox C/Pedal 15L - BIOVIS</t>
   </si>
   <si>
     <t>Colectores e Lixeiras Hospitalares</t>
   </si>
   <si>
     <t>BIOVIS</t>
   </si>
   <si>
     <t>UNID SCALP 23G SEGURANCA - DESCARPACK</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>Lencol Desc C/Elast 30G 2,0 X 0,9M Pc/10 - Anadona</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>ANADONA</t>
   </si>
   <si>
     <t>UNID AGULHA 22G PRETA 2X 0,- MEDIX</t>
   </si>
   <si>
-    <t>DESCARTAVEIS HOSPITALARES</t>
-[...1 lines deleted...]
-  <si>
     <t>MEDIX</t>
   </si>
   <si>
+    <t>BOMBA TIRA-LEITE MATERNO ELETRICA BIVOLT - G-TECH</t>
+  </si>
+  <si>
+    <t>Saúde Materno-Infantil</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>SISTEMA DRENAGEM MEDIASTINO 500ML - CPL</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
     <t>1641 - MODELADOR C/ MANGAS BEGE PP - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
+    <t>VG400- UNID CURATIVO HIDROCOLOIDE 10 X 10CM ULTRAFINO - VITALDERME</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE ROLO 10CM X 10M - VITALDERME</t>
+  </si>
+  <si>
     <t>GARROTE COM TRAVA PARA FLEBOTOMIA ADULTO - VACUPLAST</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
-    <t>CRAL</t>
-[...1 lines deleted...]
-  <si>
     <t>CATGUT CROMADO 0 C/AG 4,0  - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
-    <t>SHALON</t>
-[...5 lines deleted...]
-    <t>CATGUT CROMADO 4-0 C/AG 4,0 GIN  - SHALON</t>
+    <t>KIT ESTETO/ESFIGMO VELCRO - SOLIDOR</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
   </si>
   <si>
     <t>FITA MICROPORE BEGE 2,5CM X 4,5M MT/9- MISSNER</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>MISSNER</t>
-  </si>
-[...58 lines deleted...]
-    <t>BSZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de097f011ed1986992360e8d41fc99.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313671d52fead38e622576b1e6e9132.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd936ea1bbdd7184f93afe593f9fdcc4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb22665b30a5456f3b8f66a2de5992.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b9c8b72b881d2c79a45efd71b739f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018bc6ac0da5ed90471a1a65f298f03.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35678c50f619c4f7f194662688ccb490.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debac252aed2c98f32f2a881509c907.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e36fe7979f9b2415177cea0bcb20f6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c7a8e159c334b8aea63080830a53.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7bb235cfca9997a10a22cfdd3ce1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9e31a670c85181698460d334a6cf4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e216b53a845e5afd0b8a2fd6021883c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d197335caccf711321052973484839.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe8a717c8dfe78415d923c1a44dbe5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41eb2937fa0d7d8a6addb77a5f6ae3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b8ecbfd952f350d09defbe40eab9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012b32b9f94da042a7f7de7488b8114.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c2bb4fb7e1685360c2bca1ad2033a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc075606dd9cc11d7030428442164.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f93173c28a407bedffe188052e40a0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82ec04d3dd8ea38e6a88c6263487b6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018559fd8be87df12ed9657745978509.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756c4b726f98bf4d543aa7d91e62062.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975dddf447a293f533ec9b6f0e964f9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9947b400ed9dffeebee7d7520a5d4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f05c6c91c292cdec665b882ef1f0a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac393467a32dce770d59ee1fd09ddb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f070617865b8b51b42da10dff9fb5bb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09780296f7cb5ef4023b27e8952fa78c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5b85a6686614d2fcf154d056cfdc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3de3686dc0d53da66caa7060fe4080.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e4126cc48e22e8fbe0373ae94dd1b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161833777d7169e9d521bd49af03a65.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70253cd2d01d16e06fbe91b222b9acc7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf20828afad153cb69d64fe05d4df4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeedcf182c45e512ff4fdd3fb712f82.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd75492006109c0d5a7a3356f32576.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8637a9aaa9ff3a743843e44a15b11.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527427faf507dc135892e433a422edf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.56</v>
+        <v>7.79</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>941</v>
+        <v>912</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.05</v>
+        <v>22.51</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>943</v>
+        <v>913</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>722.67</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>954</v>
+        <v>914</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>0.69</v>
+        <v>75.98</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>961</v>
+        <v>927</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>22.97</v>
+        <v>555.41</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>962</v>
+        <v>932</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>23</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>0.17</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>995</v>
+        <v>934</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>250.3</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1011</v>
+        <v>943</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
         <v>28</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>15.41</v>
+        <v>722.67</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1013</v>
+        <v>954</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>156.93</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1014</v>
+        <v>961</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
         <v>34</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>156.93</v>
+        <v>22.97</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1018</v>
+        <v>962</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>162.79</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1031</v>
+        <v>963</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>7.41</v>
+        <v>261.03</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1039</v>
+        <v>970</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>12.11</v>
+        <v>24.05</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1040</v>
+        <v>995</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>1.13</v>
+        <v>250.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1041</v>
+        <v>1004</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="3">
-        <v>4.33</v>
+        <v>10.27</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1056</v>
+        <v>1005</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>244.19</v>
+        <v>124.38</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1058</v>
+        <v>1011</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>4.45</v>
+        <v>15.41</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1061</v>
+        <v>1013</v>
       </c>
       <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
         <v>51</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="F19" s="3">
-        <v>1.62</v>
+        <v>156.93</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1069</v>
+        <v>1022</v>
       </c>
       <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
+        <v>53</v>
+      </c>
+      <c r="E20" t="s">
         <v>54</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>63.0</v>
+        <v>147.78</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1073</v>
+        <v>1031</v>
       </c>
       <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
         <v>56</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>57</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>40.74</v>
+        <v>7.41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>