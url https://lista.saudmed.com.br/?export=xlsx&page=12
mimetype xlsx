--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,215 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 17:24</t>
-[...2 lines deleted...]
-    <t>1626 - MODELADOR SUBDIVIDIVO SHORT FECHO FRONTAL BEGE P - BIOBELA</t>
+    <t>Lista gerada no: 21/07/2026 22:00</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 7L - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Medidor De Pressao Digital De Pulso - PREMIUM</t>
+  </si>
+  <si>
+    <t>Monitores de Sinais Vitais</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>GLICONATO DE CALCIO 10% 10ML AMP - ISOFARMA</t>
-[...8 lines deleted...]
-    <t>SONDA ASPIRACAO TRAQUEAL N.14 - MEDSONDA</t>
+    <t>Tira Reagente P/ Urinalise C/100 - CRAL</t>
+  </si>
+  <si>
+    <t>Testes Rápidos de Doenças Infecciosas</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>FL30 - CORDA DE PULAR - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L RIOZYME NEUTRO  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Umidificador Oxigenio Frasco 250ML - IFAB</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>IFAB</t>
+  </si>
+  <si>
+    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Band Aid Astes Flexiveis - MISSNER</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>ALMOTOLIA 500ML BICO RETO MARROM - JPROLAB</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>1157 - CABO BISTURI N.3 - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.08 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>LUVA NITRIL S/PO ROSA G - NUGARD</t>
-[...109 lines deleted...]
-  <si>
     <t>UNID AGULHA 21G VERDE 30 X 0,- BD</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA CURTA N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.04 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.08 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.16 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46127c22e2f9e0acab13979294170909.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbadd9bca59000da0c6c5cde8bd3c1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658cb6143439b8d5fd8e6d40c279b10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aa83d1d870e80d01e902ddf7d59c6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f0fa61672897b968df8233b4e558.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661ff4d522ed48f81e31fe05c4589e8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f54c6c0249ca9ce8e0b2a976b02ee.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca530c453efc26ca41e969b60f21a8c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709981f936caf06de875ced958273bc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074b57b8388734b2481e548b37de40d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab37ca18ce95231bd0300012648c7d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd44e0dc87341a8a5d570cb2024db6c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9e29281324889070f0063b761ab3d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8073b0be9275494c27ef84bca7e6679.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f78ef66104529b77ad91422fefe30.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4860e162acf0e3105343e2714c121.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27821937f820f1cafde5acbdc12e0b9f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808b217ca6612689742aa4e3462593.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96254469f82705ef5e2ef6d663f808f4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa295f55b389d68b2b361e607e4802f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531e4e73273180305e43ec382b93c6d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc8df4715aaa028db63531a8a102d3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3869826eb5790ab813700ff993335f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea29d518d0c8e9f6c0ab9ef27d7c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559998daba48d384758047c993be02f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa652a203f1cc542fd27c9a82f1f43d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb765956dfe827cae30e3843a33c617.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecf8e4c939f2efe426b564db8ebb7b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599033cafd6335073a9e7d6b99004d1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8f6e4acadd4d168a47cb8d333eec0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781fbbc5280a34e1c9fcad36b6c407.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c712b31ba456b0895ca8dfd9930e0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fd5d7158b20e45b46bbe902c95e4e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7018802f77d88e9e932950c5047c657.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82e44e0f3dba235165e7f61ec70cb7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c43be6ed91399d9a1382243e0c86b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e512f6ea2e2103375a1a354ff7036.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba1a3fab5f2b9cd39931dd8142ad21.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217557d20ca1249e734738dd7b7a1d2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a314d3f7b577537475942a6742ca3d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1056</v>
+        <v>1074</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>244.19</v>
+        <v>37.02</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1058</v>
+        <v>1075</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>4.45</v>
+        <v>133.88</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.62</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1069</v>
+        <v>1089</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>63.0</v>
+        <v>45.17</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1073</v>
+        <v>1111</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>40.74</v>
+        <v>35.45</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1074</v>
+        <v>1120</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>37.02</v>
+        <v>47.59</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1075</v>
+        <v>1121</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>133.88</v>
+        <v>39.27</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1080</v>
+        <v>1128</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>252.82</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>45.17</v>
+        <v>13.73</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1111</v>
+        <v>1141</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>35.45</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1120</v>
+        <v>1143</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>47.59</v>
+        <v>38.81</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1121</v>
+        <v>1153</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="3">
-        <v>39.27</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1128</v>
+        <v>1159</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="F14" s="3">
-        <v>194.0</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1136</v>
+        <v>1160</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>13.73</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1141</v>
+        <v>1161</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>5.71</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1143</v>
+        <v>1162</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>38.81</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1153</v>
+        <v>1163</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>0.5</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>0.32</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F21" s="3">
-        <v>1.18</v>
+        <v>2.06</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>