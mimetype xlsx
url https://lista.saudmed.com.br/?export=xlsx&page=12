--- v1 (2026-07-22)
+++ v2 (2026-07-22)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 22:00</t>
+    <t>Lista gerada no: 21/07/2026 22:38</t>
   </si>
   <si>
     <t>SUPORTE P/ COLETOR 7L - DESCARPACK</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>Medidor De Pressao Digital De Pulso - PREMIUM</t>
   </si>
   <si>
     <t>Monitores de Sinais Vitais</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
     <t>1604 - CORSELET REGATA/SHORTS BEGE G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531e4e73273180305e43ec382b93c6d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc8df4715aaa028db63531a8a102d3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3869826eb5790ab813700ff993335f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea29d518d0c8e9f6c0ab9ef27d7c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559998daba48d384758047c993be02f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa652a203f1cc542fd27c9a82f1f43d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb765956dfe827cae30e3843a33c617.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecf8e4c939f2efe426b564db8ebb7b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599033cafd6335073a9e7d6b99004d1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8f6e4acadd4d168a47cb8d333eec0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781fbbc5280a34e1c9fcad36b6c407.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c712b31ba456b0895ca8dfd9930e0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fd5d7158b20e45b46bbe902c95e4e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7018802f77d88e9e932950c5047c657.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82e44e0f3dba235165e7f61ec70cb7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c43be6ed91399d9a1382243e0c86b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e512f6ea2e2103375a1a354ff7036.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba1a3fab5f2b9cd39931dd8142ad21.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217557d20ca1249e734738dd7b7a1d2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a314d3f7b577537475942a6742ca3d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68722c7b1f465552f2762ac5461744.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f05fd7517ae79122e175d1136ca177.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3fcafa779a96bc5d61a6c6c450c8e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea9a29db411919b8e6759e1ca0b2c3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c621cb02823dcd8177d27819f3b423d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583c7836aa644a84416cc74fae432c3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768cf6643308d7d86c771ef9b917c1e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f758ea50f6b46a11f238ef73d33f33.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da59fe9f9e07b969248084d4955adf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ef536d3ec5e1d8987e626e4ba8cf5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19264a65bdaa1b8d256bff0db68b16.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cd5034d3a8aab79a83e6df97361ba.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8deed723175cffd9f0cbd88132d68.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc45ecd2238c5f5aa9050bbd33dfb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f3bea194ba7b28de0c3441aed32c2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e7c1d1d2e713058287c3e5d21f0b5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e722eb62bf85ccd919eddcd735685.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a2bcba09d255a1c37a00ac46c1b9a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432fe899a43955fc221b422d427a73d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5268a29779154d8c54f20b751062c93.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>