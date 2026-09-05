--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -14,203 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 22:38</t>
-[...2 lines deleted...]
-    <t>SUPORTE P/ COLETOR 7L - DESCARPACK</t>
+    <t>Lista gerada no: 05/09/2026 02:24</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 7L - DESCARBOX</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 20L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>COLETOR UNIVERSAL BRANCO LEITOSO C/ PA 70ML - JPROLAB</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LL 00 - BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Algodao Bola 100G PC/10 - NATHY</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>NATHY</t>
+  </si>
+  <si>
+    <t>1626 - MODELADOR SUBDIVIDIVO SHORT FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>GLICONATO DE CALCIO 10% 10ML AMP - ISOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>7099 - TESOURA IRIS RETA 12CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
   </si>
   <si>
     <t>Medidor De Pressao Digital De Pulso - PREMIUM</t>
   </si>
   <si>
     <t>Monitores de Sinais Vitais</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
+    <t>7251 - TESOURA MAYO STILLE RETA 15CM - BSZ</t>
+  </si>
+  <si>
+    <t>1161 - CABO BISTURI N.4 - BSZ</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
     <t>1604 - CORSELET REGATA/SHORTS BEGE G - BIOBELA</t>
   </si>
   <si>
-    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
-[...4 lines deleted...]
-  <si>
     <t>Tira Reagente P/ Urinalise C/100 - CRAL</t>
   </si>
   <si>
     <t>Testes Rápidos de Doenças Infecciosas</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
-    <t>FL30 - CORDA DE PULAR - HIDROLIGHT</t>
-[...5 lines deleted...]
-    <t>HIDROLIGHT</t>
+    <t>SISTEMA DRENAGEM MEDIASTINO 2000ML - CPL</t>
+  </si>
+  <si>
+    <t>CPL</t>
   </si>
   <si>
     <t>DETERGENTE ENZIMATICO 1L RIOZYME NEUTRO  - RIOQUIMICA</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
     <t>RIOQUIMICA</t>
   </si>
   <si>
     <t>Umidificador Oxigenio Frasco 250ML - IFAB</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
     <t>IFAB</t>
   </si>
   <si>
+    <t>LUVA USO GERAL LATEX C/PO PP - MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
     <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL M - BIOBELA</t>
   </si>
   <si>
     <t>Band Aid Astes Flexiveis - MISSNER</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>MISSNER</t>
-  </si>
-[...55 lines deleted...]
-    <t>SONDA NASOGASTRICA LONGA N.16 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68722c7b1f465552f2762ac5461744.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f05fd7517ae79122e175d1136ca177.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3fcafa779a96bc5d61a6c6c450c8e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea9a29db411919b8e6759e1ca0b2c3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c621cb02823dcd8177d27819f3b423d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583c7836aa644a84416cc74fae432c3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768cf6643308d7d86c771ef9b917c1e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f758ea50f6b46a11f238ef73d33f33.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da59fe9f9e07b969248084d4955adf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ef536d3ec5e1d8987e626e4ba8cf5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19264a65bdaa1b8d256bff0db68b16.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cd5034d3a8aab79a83e6df97361ba.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8deed723175cffd9f0cbd88132d68.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc45ecd2238c5f5aa9050bbd33dfb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f3bea194ba7b28de0c3441aed32c2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e7c1d1d2e713058287c3e5d21f0b5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e722eb62bf85ccd919eddcd735685.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a2bcba09d255a1c37a00ac46c1b9a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432fe899a43955fc221b422d427a73d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5268a29779154d8c54f20b751062c93.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830182b80749ab008c532f42905727a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7150315a4a9fbbad20601f5475cb8f5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce05eb36b64e3740b67bfbe7aa08de.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cbb44d4ee53c0f597e2cc37e35fec.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c065fd26a4632d9c5a2335e745619.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9947984b65a35fc43a508d139b58600.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b841ed8fc8dbc52f16452c7371038.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90bcb1b3bf1bec85408fb4090d1d82.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db553d0051bd03817f6d1cabb526305.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a94e80709edfc5f92f833fb1dfccd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44278df10a99cf49fd0514debf754a48.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46af666eb50188a8220361e5780384.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a104af9a57e21bf6671639e089271.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a954f27b41aa5395c05a9ef07958da.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7227f58b0e4dbed9b19f341b3599.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e5e3cd9b5e235dff34587c077aa75.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87692ac92f73eeb027162981a55caa3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d221c6b8dbbfa18532ac4ac32f49f10.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cef1eaa3b0d8d73051202d64db8fb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71d70cb42cc143462582c0f0c30a9f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1074</v>
+        <v>1038</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>37.02</v>
+        <v>6.57</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1075</v>
+        <v>1039</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>133.88</v>
+        <v>12.11</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1080</v>
+        <v>1040</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>252.82</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1089</v>
+        <v>1041</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>45.17</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1111</v>
+        <v>1053</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>35.45</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1120</v>
+        <v>1056</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>47.59</v>
+        <v>244.19</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1121</v>
+        <v>1058</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>39.27</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1128</v>
+        <v>1061</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
         <v>28</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>194.0</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1136</v>
+        <v>1073</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>13.73</v>
+        <v>40.74</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1141</v>
+        <v>1075</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>5.71</v>
+        <v>133.88</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1143</v>
+        <v>1078</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>38.81</v>
+        <v>78.31</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1153</v>
+        <v>1079</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>0.5</v>
+        <v>36.04</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1159</v>
+        <v>1080</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>1.47</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1160</v>
+        <v>1089</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>0.32</v>
+        <v>45.17</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1161</v>
+        <v>1114</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>1.18</v>
+        <v>42.13</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1162</v>
+        <v>1120</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>1.89</v>
+        <v>47.59</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1163</v>
+        <v>1121</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>1.66</v>
+        <v>39.27</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1164</v>
+        <v>1127</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>1.81</v>
+        <v>37.11</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1165</v>
+        <v>1128</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>2.33</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1166</v>
+        <v>1136</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="F21" s="3">
-        <v>2.06</v>
+        <v>13.73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>