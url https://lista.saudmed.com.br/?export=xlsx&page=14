--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,221 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 18:19</t>
-[...2 lines deleted...]
-    <t>FITA MICROPORE BRANCO 5CM X 10M MT/9- MISSNER</t>
+    <t>Lista gerada no: 21/07/2026 23:02</t>
+  </si>
+  <si>
+    <t>TOUCA BRANCA SANFONADA 20G PC/100 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE - NIPRO</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>NIPRO</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE - SOLIDOR</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 25G C/100 - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>Microtubo Eppendorf Graduado 1,5ML PC/1000 - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>MICROTUBO COLETA 0,5ML EDTA K2 ROXO PC/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>Dispenser P/ Copo Descartavel - PREMISSE</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>PREMISSE</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 27G C/AG 50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 1-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G S/AG 50MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>SACO LIXO HOSPITALAR 60L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>Atadura Crepom 08CM X 1,8M PC/12 - NEVE</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>MISSNER</t>
-[...124 lines deleted...]
-  <si>
     <t>NEVE</t>
   </si>
   <si>
     <t>TERMOMETRO CLINICO DIGITAL - G-TECH</t>
   </si>
   <si>
     <t>Termometros</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
     <t>Frasco Erlenmeyer Boca Estreita 500ML - PRECISION</t>
   </si>
   <si>
     <t>PRECISION</t>
+  </si>
+  <si>
+    <t>Copo Becker Forma Baixa Graduado Griffin 600Ml - Plena-Lab</t>
+  </si>
+  <si>
+    <t>PLENA-LAB</t>
+  </si>
+  <si>
+    <t>1617EVA - PROTETOR ABDOMINAL RIGIDO 21 X 32CM P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.04 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.06 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e563c2fc483791f6f4f00c06989b7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af3db9ed6b7e5d035e6fbf41cc50c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abae33bbc0cbd7bc46655f428ac0397.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe93e7a36f5c21ddc1f071d172dd6d0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f54f510bd700bc32745a1ef2e0584.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de0d16bab2a306bea254f82034a81.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f6e13d9cad086a180dd1324f1de2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596948801d6e547b04a2feb5c7d3288.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a02adefa12436240f98669400e3f39.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d3854cdb253ac395ca571aacd3e4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119c1a160577d29f05a080b8e8ac9b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edca088cb4ee9312466f24878fa380.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461a1d5a032316bf5a75b35b603fd9b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e89df5a814dbfb6983ef722b03bd5c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabde4f267159082475bf1de04daf3ca.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4709b1475f5d71232e44ee2151c5b4f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec91374a57700e6bb7c4f421693a06f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a0a8188fd6d506130abb1832a0646.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d24562b8e4e6b00bddadb3f77049.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3403c906c63e7cd82bf2e01729c8e83.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77123902de0d98ee61221d69eeb2e19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4325a02d2c9894d12b699f2d94d527.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f04411375c0045863e5be1356ab3ec.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed6ffd31f504772892e5f5847f903c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f18587d98ff6ca9228d8671130b0d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68b6c7e6b5f2fb676a59f9fd77906.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1404718ec9aec991c1d11d2314babc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7784d8da28e638bf4d786fcb2094b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc000204fbdaac0748ec1d25af71a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95b57eed845c72c3f5712aa492e07f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0693afd6bedc9ecc9fc719750288347.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb41c66e51dd981a1a5203a7707cf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335aac979001e872396fa3711bbb3cf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3358580ab3e7567d8057e27e473f88.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3cff4943c9114c88b081df60253f5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d4eb41995aaf82fe077d303f8b62f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91954bb30dad35043df00172d3edf03.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739986b06b0656680ad624a15c2da3c3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d50988dddf90b71e54a58d6e92197.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf5bfe9d5ba2f303a9611244515324.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1238</v>
+        <v>1273</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>14.43</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1247</v>
+        <v>1280</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>12.2</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1253</v>
+        <v>1291</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>92.95</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1258</v>
+        <v>1302</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>11.97</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1271</v>
+        <v>1306</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>338.79</v>
+        <v>96.05</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1273</v>
+        <v>1307</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>9.58</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1280</v>
+        <v>1320</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>2.94</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1291</v>
+        <v>1326</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>1.43</v>
+        <v>22.07</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1302</v>
+        <v>1351</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>0.74</v>
+        <v>13.65</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1306</v>
+        <v>1354</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>96.05</v>
+        <v>22.37</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1307</v>
+        <v>1358</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>52.5</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1320</v>
+        <v>1370</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>36</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>37.25</v>
+        <v>48.05</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1326</v>
+        <v>1387</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>22.07</v>
+        <v>15.88</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1351</v>
+        <v>1389</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>42</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>13.65</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1354</v>
+        <v>1392</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>22.37</v>
+        <v>53.34</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1358</v>
+        <v>1394</v>
       </c>
       <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>0.5</v>
+        <v>32.09</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1370</v>
+        <v>1401</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>48.05</v>
+        <v>93.37</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1387</v>
+        <v>1411</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>15.88</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1389</v>
+        <v>1412</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>33.58</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1392</v>
+        <v>1413</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>53.34</v>
+        <v>1.58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>