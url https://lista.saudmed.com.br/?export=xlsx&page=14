--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,215 +14,233 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 23:02</t>
+    <t>Lista gerada no: 05/09/2026 03:40</t>
+  </si>
+  <si>
+    <t>Pulseira Amarela de Identificação Hospitalar - HEALTHMED</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>HEALTH MED</t>
+  </si>
+  <si>
+    <t>CANULA TRAQUEOSTOMIA PVC C/BL 8,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Suporte Papel Lencol 70 X 50 - FLEXPELL</t>
+  </si>
+  <si>
+    <t>Macas</t>
+  </si>
+  <si>
+    <t>FLEXPELL</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO 0,9% 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>Estetoscopio Rappaport Cor Rosa - PREMIUM</t>
+  </si>
+  <si>
+    <t>Estetoscópios</t>
+  </si>
+  <si>
+    <t>PREMIUM</t>
+  </si>
+  <si>
+    <t>AC POLIGLICOLICO 4-0 C/AG 2,DIG CX/3- SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 5CM X 10M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>PROPE PC/100 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>145 - BENGALA ALUMINIO C/ REG ADULTO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>Abaixador De Lingua PC/100 - TALGE</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>Calsodada - Absorvedor De Co2 5L - ATRASORB</t>
+  </si>
+  <si>
+    <t>Máquinas de Anestesia</t>
+  </si>
+  <si>
+    <t>ATRASORB</t>
   </si>
   <si>
     <t>TOUCA BRANCA SANFONADA 20G PC/100 - ANADONA</t>
   </si>
   <si>
-    <t>Gorros, Toucas e Aventais</t>
-[...4 lines deleted...]
-  <si>
     <t>UNID CATETER 18G VERDE - NIPRO</t>
   </si>
   <si>
-    <t>Sondas e Cateteres</t>
-[...1 lines deleted...]
-  <si>
     <t>NIPRO</t>
   </si>
   <si>
     <t>UNID CATETER 18G VERDE - SOLIDOR</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
     <t>UNID SCALP P/ COLETA A VACUO 25G C/100 - LABOR IMPORT</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>Microtubo Eppendorf Graduado 1,5ML PC/1000 - CRAL</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>MICROTUBO COLETA 0,5ML EDTA K2 ROXO PC/50 - VACUPLAST</t>
   </si>
   <si>
     <t>Tubos e Coletores</t>
   </si>
   <si>
     <t>Dispenser P/ Copo Descartavel - PREMISSE</t>
   </si>
   <si>
     <t>Cuidados Especiais</t>
   </si>
   <si>
     <t>PREMISSE</t>
   </si>
   <si>
     <t>UNID MICROCANULA 27G C/AG 50MM - SMART GR</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>SMART GR</t>
-  </si>
-[...79 lines deleted...]
-    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +263,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77123902de0d98ee61221d69eeb2e19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4325a02d2c9894d12b699f2d94d527.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f04411375c0045863e5be1356ab3ec.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed6ffd31f504772892e5f5847f903c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f18587d98ff6ca9228d8671130b0d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68b6c7e6b5f2fb676a59f9fd77906.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1404718ec9aec991c1d11d2314babc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7784d8da28e638bf4d786fcb2094b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc000204fbdaac0748ec1d25af71a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95b57eed845c72c3f5712aa492e07f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0693afd6bedc9ecc9fc719750288347.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb41c66e51dd981a1a5203a7707cf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335aac979001e872396fa3711bbb3cf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3358580ab3e7567d8057e27e473f88.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3cff4943c9114c88b081df60253f5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d4eb41995aaf82fe077d303f8b62f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91954bb30dad35043df00172d3edf03.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739986b06b0656680ad624a15c2da3c3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d50988dddf90b71e54a58d6e92197.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf5bfe9d5ba2f303a9611244515324.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046f46ef98d7a8adecab96b99e76124.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae74b3cce8abcaa634ad85bbb6e559.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a51ac0b16e57d20acacdee60023b92.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc0fdd82402f929f2eb402d28876ad.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6b07ab7c4a150b789e2814535d239.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae280ee64f65e337d92d3e64e20a4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a5a82fb999febc3aa46111d3e3330.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05846b02e9e9422e1bdf72729291d6ac.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdd5d910c039dc1236c815d48223a5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61e143a913611f9354fdeb748759fb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8e931a1aeb39dd0d544521411356a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c85d6aa6a5bab8f71675b8df56b6e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17143caf12a3ea04c90b1d2e17dadc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da960b099ae1682f670ad8edc802b9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920a8f95cb76a0fbfe56c6d21325d23.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37545e1a7ebc5c7570c3fe5862109fb0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae046950ff79363d4101796ecdcb946a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467558c1da6acad1ee0809d2fe81b715.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834ba3e7fd8678fed5d808fe813200a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6dcf46956688722ccdd57e8d8d015.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1174,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1273</v>
+        <v>1191</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>9.58</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1280</v>
+        <v>1205</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.94</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1291</v>
+        <v>1206</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.43</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1302</v>
+        <v>1211</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>0.74</v>
+        <v>123.9</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1306</v>
+        <v>1228</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>96.05</v>
+        <v>11.82</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1307</v>
+        <v>1230</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>52.5</v>
+        <v>80.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1320</v>
+        <v>1233</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>37.25</v>
+        <v>502.74</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1326</v>
+        <v>1238</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>22.07</v>
+        <v>14.43</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1351</v>
+        <v>1247</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>13.65</v>
+        <v>12.94</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1354</v>
+        <v>1253</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3">
-        <v>22.37</v>
+        <v>92.95</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1358</v>
+        <v>1258</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F12" s="3">
-        <v>0.5</v>
+        <v>11.97</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1370</v>
+        <v>1271</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F13" s="3">
-        <v>48.05</v>
+        <v>365.88</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1387</v>
+        <v>1273</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>15.88</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1389</v>
+        <v>1280</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F15" s="3">
-        <v>33.58</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1392</v>
+        <v>1291</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F16" s="3">
-        <v>53.34</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1394</v>
+        <v>1302</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>32.09</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1401</v>
+        <v>1306</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F18" s="3">
-        <v>93.37</v>
+        <v>96.05</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1411</v>
+        <v>1307</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>0.99</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1412</v>
+        <v>1320</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F20" s="3">
-        <v>0.97</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1413</v>
+        <v>1326</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F21" s="3">
-        <v>1.58</v>
+        <v>22.07</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>