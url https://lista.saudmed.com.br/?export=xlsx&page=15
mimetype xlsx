--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -34,101 +34,74 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 18:19</t>
-[...20 lines deleted...]
-    <t>SONDA RETAL N.04 - MEDSONDA</t>
+    <t>Lista gerada no: 21/07/2026 22:58</t>
+  </si>
+  <si>
+    <t>Sonda Retal N.20 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>SONDA RETAL N.06 - MEDSONDA</t>
-[...2 lines deleted...]
-    <t>SONDA RETAL N.14 - MEDSONDA</t>
+    <t>Sonda Retal N.22 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda Retal N.24 - Medsonda</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 6-0 C/AG 2,0  - SHALON</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>Sonda Retal N.20 - MEDSONDA</t>
-[...10 lines deleted...]
-  <si>
     <t>SHALON</t>
   </si>
   <si>
     <t>SORO FISIOLOGICO 0,9% 1L BOLSA - JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>Lamina Bisturi N.20 - ADVANTIVE</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Cortador De Comprimidos</t>
   </si>
   <si>
     <t>Acessórios para Medicamentos</t>
   </si>
   <si>
     <t>SAUDMED</t>
@@ -167,50 +140,77 @@
     <t>Protetor Ocular Baby Block (M) - IMPACTO</t>
   </si>
   <si>
     <t>Saúde Materno-Infantil</t>
   </si>
   <si>
     <t>SHOPEE</t>
   </si>
   <si>
     <t>Unid Equipo Transfusao Sangue Pct/10 - LAMEDID</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
     <t>SERINGA PLASTICA EPIDURAL 10ML LS - UNISIS</t>
   </si>
   <si>
     <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
   </si>
   <si>
     <t>ATADURA GESSADA 10CM X 3M - CYSNE</t>
   </si>
   <si>
     <t>Ataduras</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>Canula Traqueostomia Pvc C/Bl 8,0 - SOLIDOR</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 1X 23CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>ATADURA GESSADA 15CM X 3M - CYSNE</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG BICO CATETER - ADVANTIVE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c7fb0a955808d05ba077cd5f66a9f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106bd47578fd05770d67fbaa4b68f2b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9665654d2fbe489ba225bdf76df20e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1be4ee7a7476a448896adffd56d2d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf5937700fab3afc16e26d480a8912.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e220e3f4f632bd4d4b34355b711ab0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d23a217bc17862bbf7e619ba85dfc2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e5dd5e0d26c655a858e84af5cd4aa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba54a5084d19d6611828242c346c022.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb7078ee84dcd23a5aec95dd650037.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385cb1120c8b37df666f93e8f5dc6cc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4571a3cf92aa6d5c3df98ff0ed0b0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d243cbd49e8cea6a882d06a55e9b8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d990005fbe82af37ac66578373048.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a770b11800dc4cf05bf0098efe66107.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8215be0173e16a2f9fa65eee10d562.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725990ed4ea9dcd125862b235b61c08e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778781efb8d429066cb68173806ad9d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cee13cb9360a885bffdfc46f786be5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28c7373d6178507c6e9629dc6597b6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d95e28463a753915d7f99995ab60e4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee4b8147d8ca69ac7309e19e6c3410.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693ce8b29a8bb2975d02bfcc041f33c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb95e94065d3fd6c4b394ee2489658.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f7586ceabf1a65c19a5e881c1cf3a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d362b8ad5b17a5c39f9fe9332a374.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57da2314186565145b7ba6245e60e9a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54be242cdaf8a56d622d7193014652.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab3dd3d8f702fee2cae41068eea33b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944cc9faa29edafe58930543f5c7c72.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5dd56da84d23584e2e1d49fe0c79d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112933c69ab53e9eb0e72043473e35.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abb14a75103deb22fda6d276781bb3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a08b1f2c2d4d7fbde8b9a48c896ab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bea64a76b54ecfba36daa4c5faddc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6353c3e571ce040375cf194d8385.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87917fd79f2a298f4011945f3c4dfc5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d43af12002bb46ad973d54a92c06.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d5517eed304fdbbb2e018f2c932e7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc710e85cd7853de66c3259c6393d406.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1394</v>
+        <v>1415</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>32.09</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1401</v>
+        <v>1416</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>93.37</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>0.99</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1412</v>
+        <v>1418</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>0.97</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1413</v>
+        <v>1420</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>1.58</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1415</v>
+        <v>1422</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>1.66</v>
+        <v>53.87</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1416</v>
+        <v>1424</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>2.16</v>
+        <v>8.69</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>2.31</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1418</v>
+        <v>1428</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>69.43</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1420</v>
+        <v>1435</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>17.7</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1422</v>
+        <v>1437</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>53.87</v>
+        <v>8.84</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1424</v>
+        <v>1453</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>8.69</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1426</v>
+        <v>1462</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>2.92</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1428</v>
+        <v>1463</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>0.55</v>
+        <v>12.41</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1435</v>
+        <v>1465</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>34.0</v>
+        <v>4.52</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1437</v>
+        <v>1466</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>8.84</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1453</v>
+        <v>1468</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>43.7</v>
+        <v>27.55</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1462</v>
+        <v>1469</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F19" s="3">
-        <v>7.2</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1463</v>
+        <v>1470</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>12.41</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1465</v>
+        <v>1476</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F21" s="3">
-        <v>4.52</v>
+        <v>3.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>