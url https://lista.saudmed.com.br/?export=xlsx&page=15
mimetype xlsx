--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,203 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 22:58</t>
+    <t>Lista gerada no: 05/09/2026 03:40</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 1-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Bracadeira C/ Manguito Infantil Ap Pressao Velcro - PREMIUM</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>AUTO LANCETA 28G LARANJADO - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>TERMOMETRO CLINICO DIGITAL - G-TECH</t>
+  </si>
+  <si>
+    <t>Termometros</t>
+  </si>
+  <si>
+    <t>Frasco Erlenmeyer Boca Estreita 500ML - PRECISION</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>PRECISION</t>
+  </si>
+  <si>
+    <t>Copo Becker Forma Baixa Graduado Griffin 600Ml - Plena-Lab</t>
+  </si>
+  <si>
+    <t>PLENA-LAB</t>
+  </si>
+  <si>
+    <t>CURATIVO FITA CIRURGICA ROLO 5CM X 10M - HYPAFIX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>HYPAFIX</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.04 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.06 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>Sonda Retal N.18 - MEDSONDA</t>
   </si>
   <si>
     <t>Sonda Retal N.20 - MEDSONDA</t>
   </si>
   <si>
-    <t>Sondas e Cateteres</t>
-[...4 lines deleted...]
-  <si>
     <t>Sonda Retal N.22 - Medsonda</t>
   </si>
   <si>
     <t>Sonda Retal N.24 - Medsonda</t>
   </si>
   <si>
-    <t>NYLON PRETO 6-0 C/AG 2,0  - SHALON</t>
-[...7 lines deleted...]
-  <si>
     <t>SORO FISIOLOGICO 0,9% 1L BOLSA - JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>Lamina Bisturi N.20 - ADVANTIVE</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Cortador De Comprimidos</t>
   </si>
   <si>
     <t>Acessórios para Medicamentos</t>
   </si>
   <si>
     <t>SAUDMED</t>
   </si>
   <si>
     <t>Multivias Vias LS Polifix - EMBRAMED</t>
   </si>
   <si>
     <t>CREMER</t>
   </si>
   <si>
     <t>Unid Lamina Bisturi N.21 - Advantive</t>
   </si>
   <si>
     <t>Lâminas de Bisturi</t>
-  </si>
-[...70 lines deleted...]
-    <t>UNID SERINGA 60ML S/AG BICO CATETER - ADVANTIVE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d95e28463a753915d7f99995ab60e4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee4b8147d8ca69ac7309e19e6c3410.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693ce8b29a8bb2975d02bfcc041f33c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb95e94065d3fd6c4b394ee2489658.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f7586ceabf1a65c19a5e881c1cf3a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d362b8ad5b17a5c39f9fe9332a374.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57da2314186565145b7ba6245e60e9a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54be242cdaf8a56d622d7193014652.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab3dd3d8f702fee2cae41068eea33b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944cc9faa29edafe58930543f5c7c72.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5dd56da84d23584e2e1d49fe0c79d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112933c69ab53e9eb0e72043473e35.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abb14a75103deb22fda6d276781bb3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a08b1f2c2d4d7fbde8b9a48c896ab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bea64a76b54ecfba36daa4c5faddc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6353c3e571ce040375cf194d8385.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87917fd79f2a298f4011945f3c4dfc5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d43af12002bb46ad973d54a92c06.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d5517eed304fdbbb2e018f2c932e7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc710e85cd7853de66c3259c6393d406.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308552716dddd631cf5e12fe12110e2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c013cc5d907fc726233c2adb217fe00.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4348ea78a81a1a1e8367bf057a1ab60.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e4662bffb68f2892a0162081b2924.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb1a47a252a4187c0bed15d761ec7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24f2a0469158d881d2dcdd8d3b8ffb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba287ec685195f3c00e158079ed6335.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd04aca6ac15888199fe7c36ecf8f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a375ef119ccde9542f6f06f326dba5d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34df9071f1b89c43b32218ef250a05.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395e6d10b10fa7f1cb70d029ddca62.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de7e3a5c800f17d3fc2915b02c1105.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128ab46a2d95b94d91058e3e184816.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e843fe7f3d059869ddaf2123d20a87.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2c6f606d5a24719d029e3aa2fe609.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6575a47cd6ecdf1e8a10d3808582d0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663248b7a4f38e7d14174161614a954f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f823e41d3febfba474c04fd1a8850.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757f836a5a547bee123aeb7651e2ed2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c089c0c9e0ba35ed104d814549168a3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1415</v>
+        <v>1351</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.66</v>
+        <v>13.65</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1416</v>
+        <v>1358</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.16</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1417</v>
+        <v>1381</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>2.31</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1418</v>
+        <v>1384</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>69.43</v>
+        <v>26.46</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1420</v>
+        <v>1389</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>17.7</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1422</v>
+        <v>1392</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>53.87</v>
+        <v>53.34</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1424</v>
+        <v>1394</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>8.69</v>
+        <v>32.09</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1426</v>
+        <v>1399</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>2.92</v>
+        <v>62.85</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1428</v>
+        <v>1411</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>0.55</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1435</v>
+        <v>1412</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>34.0</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1437</v>
+        <v>1413</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>8.84</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1453</v>
+        <v>1414</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>33</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>43.7</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1462</v>
+        <v>1415</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>7.2</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1463</v>
+        <v>1416</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>12.41</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1465</v>
+        <v>1417</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>4.52</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1466</v>
+        <v>1420</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>21.38</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1468</v>
+        <v>1422</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>27.55</v>
+        <v>53.87</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1469</v>
+        <v>1424</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>0.46</v>
+        <v>8.69</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1470</v>
+        <v>1426</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>6.22</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1476</v>
+        <v>1428</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="F21" s="3">
-        <v>3.3</v>
+        <v>0.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>