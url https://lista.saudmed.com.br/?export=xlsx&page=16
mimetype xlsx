--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -34,201 +34,201 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 19:10</t>
-[...11 lines deleted...]
-    <t>Canula Traqueostomia Pvc C/Bl 8,0 - SOLIDOR</t>
+    <t>Lista gerada no: 22/07/2026 00:03</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ REAGENTE EDTA K3 13 X 75 2ML ROXO PC/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>UNID OPSITE POSTOP 6,X 05CM - OPSITE</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>AABA</t>
+  </si>
+  <si>
+    <t>Melolin 10CM X 10CM - MELOLIN</t>
+  </si>
+  <si>
+    <t>1610 - FAIXA PARA ORELHA BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>Cadarco Sarjado 10MM X 10M- SONI</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>TECENIL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE - DESCARPACK</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID CATETER 14G LARANJA - SOLIDOR</t>
+  </si>
+  <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
-    <t>UNID ENVELOPE ESTERILIZACAO 1X 23CM - VITALPACK</t>
-[...2 lines deleted...]
-    <t>Envelopes para esterilização</t>
+    <t>FITA ESPARADRAPO BRANCO 5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.24 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>ATADURA GESSADA 15CM X 3M - CYSNE</t>
-[...82 lines deleted...]
-  <si>
     <t>UNID ESPECULO VAG G NE/NL 0 - VAGISPEC</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
     <t>KOLPLAST</t>
   </si>
   <si>
     <t>ALMOTOLIA 125ML BICO RETO BRANCO  - JPROLAB</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
   </si>
   <si>
     <t>LUVA VINIL S/PO P - MEDIX</t>
   </si>
   <si>
     <t>Luvas de Vinil</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
     <t>CLOREXIDINA DEGERMANTE 4% 1L  - RIOQUIMICA</t>
   </si>
   <si>
     <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
   </si>
   <si>
     <t>RIOQUIMICA</t>
   </si>
   <si>
     <t>Lamina Bisturi N.1 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 3L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>COLETOR UNIVERSAL EST TAMPA VERMELHA C/PA 80ML PC/100 - JPROLAB</t>
+  </si>
+  <si>
+    <t>FL35 - MINI BAND KIT 3 PECAS - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>1617LE EVA - PROTETOR LATERAL 30 X 11CM BEGE U - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 24G AMARELO - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>Fluxometro - IFAB</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>IFAB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b986f18ff54475f83b6acaedbf34e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca0ad89aaa9ec54a2e95ec715945e4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51517be05220fd2e89aa39ec2ab495.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f02484edb71301a9e9d63e21a77a4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb8f5db173d951eb3588764c333b30.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73cdc7a7db4d670f3977d59ef18952.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd631a4686089d3ae48543b42cab3c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bac4f18b930b41f88c1f6775c14a3a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abfb2a2954f5d99ea7314a9c3d72d3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab201bbc8426a89525022bf3bd4598e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc6d45141bdae27519d7f96e9e27aa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e081030c35323eff4033b7459d800.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad77f702f43f2322fbeabe473b62a0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1038b52682e4530021cd0d13712007e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb632c985f004661d3246b732b712.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912e1441c7f6c029653292a233cf34.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81927344e283b1ace9f36e1b6b13d2c7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5ca099830c63da06ac7606feeb0ed.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e0ec20e8da7f900e56a128240be5b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba19339a938abd2cc3d1b5450bad2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0b9ff6ef862c68fefc228544a25b9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6b521b342d494b9f9e0171216fd68.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c26eb7fd1babe0b29f6310337bed9f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714ac1c3ccb95d3a80bc11274585d23.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b112acaef6b2971a72f541fb4bfbe71.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86a7b61d3900b2b9b56f307c9bf32e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a0aef2461c946cdd1153b32edd50.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63a72ff3ce04c8dbb8ccedd2d6a353.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3556398e09443418d9847bce30a1048.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc45930c1b4bc51bf33a2c04dd5755.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140881c2af54d42949f1b25a647c007c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7fbe8d5e4c17ab9a9f977fb8371ef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d29be11b6dd0dc6376e8f7a9b693e7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6faf1a9f0e9246bb0ef958e04d13eb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace251b075ccef136b543fc1acc754f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bcd8fa941e2fec3ccad18274ba6e2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbce4807398e2d93960d61af2b6709a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759728788d5f257a1585582b68524a1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b653565d3d7cac6226eed1054e0a1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3ef031a4c64f1b23753f8b36a8a53.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1163,416 +1163,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1466</v>
+        <v>1517</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>21.38</v>
+        <v>89.4</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1468</v>
+        <v>1525</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>27.55</v>
+        <v>15.27</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1469</v>
+        <v>1526</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>0.46</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1470</v>
+        <v>1528</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>6.22</v>
+        <v>110.61</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1476</v>
+        <v>1532</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>3.3</v>
+        <v>8.74</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1517</v>
+        <v>1542</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>89.4</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1525</v>
+        <v>1543</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>15.27</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1526</v>
+        <v>1555</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>8.25</v>
+        <v>11.51</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1528</v>
+        <v>1562</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>110.61</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1532</v>
+        <v>1565</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>32</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>8.74</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1542</v>
+        <v>1571</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>1.6</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1543</v>
+        <v>1574</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>2.29</v>
+        <v>31.88</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1555</v>
+        <v>1579</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>11.51</v>
+        <v>70.39</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1556</v>
+        <v>1587</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>1.95</v>
+        <v>53.87</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1562</v>
+        <v>1589</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>0.61</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1565</v>
+        <v>1591</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F17" s="3">
-        <v>2.86</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1571</v>
+        <v>1599</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>2.98</v>
+        <v>100.88</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1574</v>
+        <v>1600</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="F19" s="3">
-        <v>31.88</v>
+        <v>106.51</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1579</v>
+        <v>1608</v>
       </c>
       <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
         <v>53</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>70.39</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1587</v>
+        <v>1613</v>
       </c>
       <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>53.87</v>
+        <v>95.28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>