--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -34,201 +34,201 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 00:03</t>
+    <t>Lista gerada no: 05/09/2026 04:12</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 15MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Lidocaina 2% 30G Geleia - PHARLAB</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>PHARLAB</t>
+  </si>
+  <si>
+    <t>Protetor Ocular Baby Block (M) - IMPACTO</t>
+  </si>
+  <si>
+    <t>Saúde Materno-Infantil</t>
+  </si>
+  <si>
+    <t>SHOPEE</t>
+  </si>
+  <si>
+    <t>Unid Equipo Transfusao Sangue Pct/10 - LAMEDID</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>SERINGA PLASTICA EPIDURAL 10ML LS - UNISIS</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>ATADURA GESSADA 10CM X 3M - CYSNE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>Canula Traqueostomia Pvc C/Bl 8,0 - SOLIDOR</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 1X 23CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>ATADURA GESSADA 15CM X 3M - CYSNE</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 22G PRETA 2X 0,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO AZUL M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>CHUMACO CURATIVO CIRURGICO 1X 30CM - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 22G PRETA 30 X 0,- DESCARPACK</t>
   </si>
   <si>
     <t>TUBO COLETA A VAC C/ REAGENTE EDTA K3 13 X 75 2ML ROXO PC/100 - VACUPLAST</t>
   </si>
   <si>
     <t>Tubos e Coletores</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
+    <t>AC POLIGLICOLICO 2-0 C/AG 2,CX/3- SHALON</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
     <t>UNID OPSITE POSTOP 6,X 05CM - OPSITE</t>
   </si>
   <si>
-    <t>Gazes e Compressas</t>
-[...1 lines deleted...]
-  <si>
     <t>AABA</t>
   </si>
   <si>
     <t>Melolin 10CM X 10CM - MELOLIN</t>
   </si>
   <si>
     <t>1610 - FAIXA PARA ORELHA BEGE G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>Cadarco Sarjado 10MM X 10M- SONI</t>
-[...89 lines deleted...]
-    <t>FL35 - MINI BAND KIT 3 PECAS - HIDROLIGHT</t>
+    <t>MEIA 6000 AGH 30-40 P PE ABERTO BEGE - VENOSAN</t>
   </si>
   <si>
     <t>Fisioterapia e Reabilitação</t>
   </si>
   <si>
-    <t>HIDROLIGHT</t>
-[...20 lines deleted...]
-    <t>IFAB</t>
+    <t>VENOSAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0b9ff6ef862c68fefc228544a25b9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6b521b342d494b9f9e0171216fd68.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c26eb7fd1babe0b29f6310337bed9f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714ac1c3ccb95d3a80bc11274585d23.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b112acaef6b2971a72f541fb4bfbe71.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86a7b61d3900b2b9b56f307c9bf32e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a0aef2461c946cdd1153b32edd50.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63a72ff3ce04c8dbb8ccedd2d6a353.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3556398e09443418d9847bce30a1048.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc45930c1b4bc51bf33a2c04dd5755.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140881c2af54d42949f1b25a647c007c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7fbe8d5e4c17ab9a9f977fb8371ef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d29be11b6dd0dc6376e8f7a9b693e7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6faf1a9f0e9246bb0ef958e04d13eb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace251b075ccef136b543fc1acc754f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bcd8fa941e2fec3ccad18274ba6e2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbce4807398e2d93960d61af2b6709a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759728788d5f257a1585582b68524a1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b653565d3d7cac6226eed1054e0a1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3ef031a4c64f1b23753f8b36a8a53.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe01f7d30f51c891ce920dc717cbe4f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35ee5f2a5e09856d2f879f41013606.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4251740ecc682ddf4604a6c35b23d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69829c9acd26d0613fbd42b64f7237e6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dd6103e0c16000ab08d200658c387.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db432e5b3b5820ac916fe9eace71c56f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafec951d3b5902e5d32791973fc88e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c22636a49f75b57d40ebab62da89d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0a4e4444af78a1dc59976674d76c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c098aed479d5b4f9a33281ee10cef3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7c5a224b24fe416bca34c58447609.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd0491404a09fefe1c67f6d50231c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6403b6225dbcb1ce137a355d92dcedf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837124f4b6651cb500d91f124e31eb6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dcd8526596c549a864649fedc40b4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300377f3b442eb0b5d6349082648cc69.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f699384d927319389e4be570a287e0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb58ef00f82bc77634c02d6f13fa0c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b12415b62f485b0a88e973c02c96b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4855c8ed94505d3fb8710e0d69de7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1163,416 +1163,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1517</v>
+        <v>1435</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>89.4</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1525</v>
+        <v>1437</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>15.27</v>
+        <v>8.84</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1526</v>
+        <v>1453</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>8.25</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1528</v>
+        <v>1462</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>110.61</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1532</v>
+        <v>1463</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>8.74</v>
+        <v>12.41</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1542</v>
+        <v>1465</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>1.6</v>
+        <v>4.52</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1543</v>
+        <v>1466</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>2.29</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1555</v>
+        <v>1468</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
         <v>18</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>11.51</v>
+        <v>27.55</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1562</v>
+        <v>1469</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1565</v>
+        <v>1470</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>2.86</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1571</v>
+        <v>1475</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>2.98</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1574</v>
+        <v>1499</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>31.88</v>
+        <v>36.94</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1579</v>
+        <v>1505</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>70.39</v>
+        <v>2.46</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1587</v>
+        <v>1506</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F15" s="3">
-        <v>53.87</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1589</v>
+        <v>1517</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>4.18</v>
+        <v>89.4</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1591</v>
+        <v>1519</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>0.9</v>
+        <v>484.64</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1599</v>
+        <v>1525</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>100.88</v>
+        <v>15.27</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1600</v>
+        <v>1526</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>106.51</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1608</v>
+        <v>1528</v>
       </c>
       <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
         <v>52</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>53</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>1.87</v>
+        <v>110.61</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1613</v>
+        <v>1530</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="3">
-        <v>95.28</v>
+        <v>335.16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>