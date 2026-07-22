--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,206 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 19:11</t>
-[...20 lines deleted...]
-    <t>FL35 - MINI BAND KIT 3 PECAS - HIDROLIGHT</t>
+    <t>Lista gerada no: 22/07/2026 00:01</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA - NIPRO</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>NIPRO</t>
+  </si>
+  <si>
+    <t>UNID CATETER 22G AZUL - NIPRO</t>
+  </si>
+  <si>
+    <t>UNID CATETER 16G CINZA - SOLIDOR</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Babador Odontologico Impermeavel Pc/100 - SSPLUS</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>H90_3 - LUVA CROSS PRETA G - HIDROLIGHT</t>
   </si>
   <si>
     <t>Fisioterapia e Reabilitação</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
-    <t>1617LE EVA - PROTETOR LATERAL 30 X 11CM BEGE U - BIOBELA</t>
-[...2 lines deleted...]
-    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+    <t>H90_2 - LUVA CROSS PRETA M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H90 - LUVA CROSS PRETA P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>5622 - PINCA ANATOMICA SERRILHADA 3MM 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>5147/5122 - PINCA HALSTEAD MOSQUITO RETA 13CM - BSZ</t>
+  </si>
+  <si>
+    <t>Mascara Oxigenio Alta Concentracao Adulto - Foyomed</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>1637 - MENTONEIRA PRETA G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>UNID CATETER 24G AMARELO - DESCARPACK</t>
-[...2 lines deleted...]
-    <t>DESCARTAVEIS HOSPITALARES</t>
+    <t>CANULA TRAQUEOSTOMIA PVC S/BL 4,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid Complexo Vitamina B 2ML Inj Iv/Im Amp (Hyplex) - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 3,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>EQUIPO MICROGOTAS - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>Fluxometro - IFAB</t>
-[...86 lines deleted...]
-    <t>CANULA ENDOTRAQUEAL S/BL 3,5 - VITALGOLD</t>
+    <t>UNID CATETER 24G AMARELO - SOLIDOR</t>
+  </si>
+  <si>
+    <t>LANCETADOR CANETA COMFORT - G-TECH</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO LIMPEZA NASAL 0,9% 250ML FRASCO MT/4- FARMAX</t>
+  </si>
+  <si>
+    <t>FARMAX</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO LIMPEZA NASAL 0,9% 500ML FRASCO  - FARMAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f518461055bab3dbbb8db42463f7dd4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cd1db9bbd6776f2ec49cf82862f32.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289770ebc3426c3ee79f4cbdac985638.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17213929e54590ab18e165d3a3a5feb7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd255e9bc4b63e5bb3e30582aab0e82.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5201cba883a7cf5fe4faacedbfc9a66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f19cc4099e4effd0da7a41dafd583c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99ccbd1dc5ab1f2ee3ab3d3bc653c4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aef7feceec642a59a03e4fc93dd660.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aa7ace3bd881a1a5e0c808b30cfc3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a3e2502f337751cdc1d8183950f41.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47a294f28c9f2420a0e3560eb82e4f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae1bd2d74881c133e7ef6a4e21c6d8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7f1412a7d495aed4d928d9f910746.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cd3c21ad1e3a3d563ee0cd9734271.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8285973ac89d4bf3a4323339f429ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364fd5e977e3fa7c59bd8b387d7e327.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4f6908318fdd0049e75767c879642.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa621c3f7ec7e3a5754e391a56d55b0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262bdc78a4dc836951836cf1991fc8a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c075e29423265d5dd901e2c6f19895.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcff24e576555b2ca276cf7efdd357.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22546172ea48ad45d47745a6dcdce87.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7083eac5f16b7d5264d49d72b34b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5bebd77794cfc58868371c67ae917.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b648039eac1e18aa02ceb2e1846f8ff.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d1b0af6b9750753f0cd601b79b24.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633b13cdb55ac13b0653915fc493a3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0509251ff4f8b1040639ca3107e09.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e6c5ef6de3e7201cfd40f1f5f4a0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a620158623aec7167462f614691e6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392092678459522558413c9fcdcce9e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fb2bf7face1b31be4bd2d43952475.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4d919bb6632f04210c52c516fc608.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427032b95078f1d704e79ca4fc175272.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b01e8e9fd9b4b179825e3eb640155.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2fae76288675e8d40a651b602810d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a5952cd9aab1c4124af15be8f7159.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5582b728cc4d272c15ee9df90ac5d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91524317eccc252b90200d1c95e75a53.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,416 +1136,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1589</v>
+        <v>1626</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.18</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1591</v>
+        <v>1627</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.9</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1599</v>
+        <v>1629</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>100.88</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>106.51</v>
+        <v>39.29</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1608</v>
+        <v>1638</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>1.87</v>
+        <v>111.47</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1613</v>
+        <v>1639</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>95.28</v>
+        <v>101.66</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1626</v>
+        <v>1640</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>2.94</v>
+        <v>90.8</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1627</v>
+        <v>1653</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>3.63</v>
+        <v>42.63</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1629</v>
+        <v>1654</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>1.7</v>
+        <v>58.21</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1636</v>
+        <v>1661</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>39.29</v>
+        <v>66.13</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1638</v>
+        <v>1679</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>111.47</v>
+        <v>189.61</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1639</v>
+        <v>1683</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>101.66</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1640</v>
+        <v>1688</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>90.8</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1653</v>
+        <v>1691</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>42.63</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1654</v>
+        <v>1699</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>58.21</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1661</v>
+        <v>1700</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>66.13</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1679</v>
+        <v>1708</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>189.61</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1683</v>
+        <v>1709</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>27.43</v>
+        <v>9.45</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1688</v>
+        <v>1711</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>2.37</v>
+        <v>6.55</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1691</v>
+        <v>1712</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>5.27</v>
+        <v>8.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>