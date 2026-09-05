--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,194 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 00:01</t>
-[...2 lines deleted...]
-    <t>UNID CATETER 20G ROSA - NIPRO</t>
+    <t>Lista gerada no: 05/09/2026 04:12</t>
+  </si>
+  <si>
+    <t>Cadarco Sarjado 10MM X 10M- SONI</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>TECENIL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE - DESCARPACK</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>NIPRO</t>
-[...5 lines deleted...]
-    <t>UNID CATETER 16G CINZA - SOLIDOR</t>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID CATETER 14G LARANJA - SOLIDOR</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
-    <t>Babador Odontologico Impermeavel Pc/100 - SSPLUS</t>
-[...11 lines deleted...]
-    <t>Fisioterapia e Reabilitação</t>
+    <t>KIT SERINGA INSULINA 0,5ML C/AG FIXA 31G X 0,2PC/10 - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>UNID SULFATO MAGNESIO 10% 10ML - SAMTEC</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>UNID ESPECULO VAG P NE/NL 0 - VAGISPEC</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.24 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID ESPECULO VAG M NE/NL 0 - VAGISPEC</t>
+  </si>
+  <si>
+    <t>UNID ESPECULO VAG G NE/NL 0 - VAGISPEC</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 4% 1L  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 2% 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR ADULTO - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>OR1060_3 - IMOB JOELHO COMFORT AIR ESTREITO 60CM - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
-    <t>H90_2 - LUVA CROSS PRETA M - HIDROLIGHT</t>
-[...29 lines deleted...]
-    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+    <t>Lamina Bisturi N.1 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 3L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>COLETOR UNIVERSAL EST TAMPA VERMELHA C/PA 80ML PC/100 - JPROLAB</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>GAZE 11F 7,X 7,PC/500 MT/3- REBECCA</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>1617LE EVA - PROTETOR LATERAL 30 X 11CM BEGE U - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>BIOBELA</t>
-  </si>
-[...49 lines deleted...]
-    <t>SORO FISIOLOGICO LIMPEZA NASAL 0,9% 500ML FRASCO  - FARMAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c075e29423265d5dd901e2c6f19895.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcff24e576555b2ca276cf7efdd357.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22546172ea48ad45d47745a6dcdce87.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7083eac5f16b7d5264d49d72b34b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5bebd77794cfc58868371c67ae917.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b648039eac1e18aa02ceb2e1846f8ff.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d1b0af6b9750753f0cd601b79b24.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633b13cdb55ac13b0653915fc493a3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0509251ff4f8b1040639ca3107e09.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e6c5ef6de3e7201cfd40f1f5f4a0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a620158623aec7167462f614691e6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392092678459522558413c9fcdcce9e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fb2bf7face1b31be4bd2d43952475.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4d919bb6632f04210c52c516fc608.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427032b95078f1d704e79ca4fc175272.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b01e8e9fd9b4b179825e3eb640155.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2fae76288675e8d40a651b602810d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a5952cd9aab1c4124af15be8f7159.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5582b728cc4d272c15ee9df90ac5d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91524317eccc252b90200d1c95e75a53.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb0d85543ee46668ed3455cab7b878.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f59c250014a6ca1e654c1f4040cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2d94317ea8f9e9670cbc0b65165af.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f6e8d1df6c9da04d9bcd990db09e3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e830e8a43ec73ee36a136aa258b6a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ca7913aafacf63cdc845c61918186.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24a609f2386aba9de7b565df5772e4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6dffeec94a2b7fc7f6d4208a57f3b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77971629db75c09921fa49a9701728ea.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e09bc16104e015035476b29ccfbfbe.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba9b0009a4925919c8a9dc2134ce90.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0895e561733e340d11e3771d6704ea2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07364994d2e4f6b9b198c34b6eb148e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ce296a24adb0474a13b01adba2d79.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb60e6381d6e862eba01cfb9b516c2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadfb3a0ddbedb9b198b0d2c1738db4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64238fed27ed0dd6e064c913def5821.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ab7bf5c6026b76614c170a24dfdb3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc1835fb4c41e00cd8266240bfec30.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d592c7177764fb2f32b1533cb2f4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1136,416 +1166,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1626</v>
+        <v>1532</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.94</v>
+        <v>8.74</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1627</v>
+        <v>1542</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.63</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1629</v>
+        <v>1543</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>1.7</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1636</v>
+        <v>1553</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>39.29</v>
+        <v>33.22</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1638</v>
+        <v>1555</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>111.47</v>
+        <v>11.51</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1639</v>
+        <v>1556</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>101.66</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1640</v>
+        <v>1560</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>90.8</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1653</v>
+        <v>1562</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>42.63</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1654</v>
+        <v>1563</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>58.21</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1661</v>
+        <v>1565</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
         <v>25</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>66.13</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1679</v>
+        <v>1574</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>189.61</v>
+        <v>31.88</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1683</v>
+        <v>1579</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>27.43</v>
+        <v>70.39</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1688</v>
+        <v>1583</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>2.37</v>
+        <v>6.72</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1691</v>
+        <v>1585</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>5.27</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1699</v>
+        <v>1586</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>3.53</v>
+        <v>270.65</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1700</v>
+        <v>1587</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3">
-        <v>0.53</v>
+        <v>53.87</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1708</v>
+        <v>1589</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>2.29</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1709</v>
+        <v>1591</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>9.45</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1711</v>
+        <v>1592</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>6.55</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1712</v>
+        <v>1600</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="F21" s="3">
-        <v>8.4</v>
+        <v>106.51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>