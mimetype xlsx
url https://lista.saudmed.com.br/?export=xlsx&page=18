--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -34,198 +34,198 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 19:53</t>
-[...2 lines deleted...]
-    <t>EQUIPO MICROGOTAS - LABOR IMPORT</t>
+    <t>Lista gerada no: 22/07/2026 00:58</t>
+  </si>
+  <si>
+    <t>APARELHO BARBEAR TRICOTOMIA 2 LAMINAS - VITALMAX</t>
+  </si>
+  <si>
+    <t>Higiene e Cuidados Pessoais</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>ELETRODO CARDIO ADULTO C/ GEL PC/50 - VITALCOR</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 19 X 50 - EUROCEL</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>EUROCEL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 26G LILAS - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>KIT SERINGA INSULINA 0,3ML C/AG FIXA 31G X 0,2PC/10 - UNIQMED</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>LABOR IMPORT</t>
-[...17 lines deleted...]
-    <t>Teste de Glicose</t>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Martelo Buck C/Ag E Pincel 18CM - WELDON</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>Pulseira Adulto Verde Vinil - PASSEVIP</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>PASSEVIP</t>
+  </si>
+  <si>
+    <t>Colchao CX de Ovo Piramidal Espuma D28 - SAUDMED</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>LUCKSPUMA</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 18FR - SOLIDOR</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO 3-0 C/AG 4,0  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO 5-0 C/AG 2,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>Gaze 13F 10 X 10 Pc/500 - NEVE</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>OR48B - CINTA ABDOMINAL 25 X 130 - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Papagaio C/ Alca E Tampa Plastico - TAYLOR</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>1643 - CINTA CURTA C/ 8 BARBATANAS PRETA P - BIOBELA</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>GEL REPOSITOR TENS ALIVIO JA - G-TECH</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
-    <t>SORO FISIOLOGICO LIMPEZA NASAL 0,9% 250ML FRASCO MT/4- FARMAX</t>
-[...113 lines deleted...]
-    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+    <t>ESPACADOR AEROSSOL P/ MEDICAMENTOS INF - G-TECH</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>Ponteira Ortopedica De Borracha P/ Muleta Canadense Pc/10 - CIRURGICA BRASIL</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 2,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>UNID SCALP 19G SEGURANCA - SOLIDOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76704098239cabcd5cea2760913b1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be8ba6f54428bfb1d570d250b4a3cf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235aba12cfbea1b74e4fbf8d0dcce3d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751066e89825f2eecc7c33dc00976263.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b530c57f1ccb5b848781fc3c016a5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4980c0a4fb12c943eeb56f3ed174281.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e615dde07142ccadb42189874a832c9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d64c3323ed0848880dd68bf29f986.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0389e107dcb65dd695cf89358e4e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6ceedafbfaf1ecf4096bfca4efd92.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5464b531430d6781990b693e6a6cc75.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991a96de460ec100da86bdd09c52243.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4cb5ca2a646e1d6d6f55bfba9ef4e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c65a5c835ff8389e29317223deca6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fda4a2bdf5c0e2aa174d1f8db8f1ae.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031b58eb5ca044b9eeae9ff6a690691.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfec490daba3f19a654cf174b2a343.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d89aae814cce51d08e25303e5f781.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97083edc92510907bad610dadc863d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010da5451cac4b0de2f3ac6e880cfd4a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d00190fe4b1c442836d7c330b1f23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf501e011c9ba7306e5a2f187c94a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d40c330ec66e19f22b61b7a8b15a7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef410d9471781397e73bba4b4b02dda9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6fbf80c6f7a6bfbcc81e082aeac20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba8a0b069e3258b826b7ab9f34c46a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f69224e40b3e0eca3bde71394002f6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e1cc4c2adc4fe0da64a763dfad41.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c8dfab7aaae8b84af6e95bc66f906.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d1b3da20f209451e1e1bd64aa8abe.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eba6553ef63403c8b2447a6a6c0a93.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba1c3bc054559210fa5e968de5348.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fa7a10946ce34c11aa24838056f5f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380efbd89229d66bde72ebf8abdd410.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc87bcd57f1008095ac0d44ed6892.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974e34c7a2107ac9bb28616c1e686e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619857c8137133577a67894efe4f95.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf0e10cd3e394f21e41863f59fc267.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0a8b9c791af728054854c6f65cfcc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132c3749d139a9ea3bf211de0c2a41b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1699</v>
+        <v>1719</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.53</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1700</v>
+        <v>1720</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.53</v>
+        <v>29.88</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1708</v>
+        <v>1721</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>2.29</v>
+        <v>10.37</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1709</v>
+        <v>1722</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>9.45</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1711</v>
+        <v>1726</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>6.55</v>
+        <v>34.04</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1712</v>
+        <v>1729</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>8.4</v>
+        <v>76.65</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1719</v>
+        <v>1733</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>2.06</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1720</v>
+        <v>1740</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>29.88</v>
+        <v>68.02</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1721</v>
+        <v>1742</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F10" s="3">
-        <v>10.37</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1722</v>
+        <v>1750</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>2.0</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1726</v>
+        <v>1752</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>34.04</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1729</v>
+        <v>1757</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>76.65</v>
+        <v>124.55</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1733</v>
+        <v>1760</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>1.22</v>
+        <v>230.62</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1740</v>
+        <v>1764</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>68.02</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1742</v>
+        <v>1765</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="F16" s="3">
-        <v>7.25</v>
+        <v>189.61</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1750</v>
+        <v>1767</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F17" s="3">
-        <v>162.79</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1752</v>
+        <v>1770</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>162.79</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1757</v>
+        <v>1771</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>124.55</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1760</v>
+        <v>1772</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>230.62</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1764</v>
+        <v>1776</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="F21" s="3">
-        <v>12.6</v>
+        <v>0.48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>