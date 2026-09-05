--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,218 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 00:58</t>
-[...5 lines deleted...]
-    <t>Higiene e Cuidados Pessoais</t>
+    <t>Lista gerada no: 05/09/2026 04:47</t>
+  </si>
+  <si>
+    <t>UNID CATETER 24G AMARELO - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Fluxometro - IFAB</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>IFAB</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA - NIPRO</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>NIPRO</t>
+  </si>
+  <si>
+    <t>UNID CATETER 22G AZUL - NIPRO</t>
+  </si>
+  <si>
+    <t>UNID CATETER 16G CINZA - SOLIDOR</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>H90_3 - LUVA CROSS PRETA G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H90_2 - LUVA CROSS PRETA M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H90 - LUVA CROSS PRETA P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>5622 - PINCA ANATOMICA SERRILHADA 3MM 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>5147/5122 - PINCA HALSTEAD MOSQUITO RETA 13CM - BSZ</t>
+  </si>
+  <si>
+    <t>Mascara Oxigenio Alta Concentracao Adulto - Foyomed</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>LUVA VINIFLEX S/PO M - VABENE</t>
+  </si>
+  <si>
+    <t>VABENE</t>
+  </si>
+  <si>
+    <t>1637 - MENTONEIRA PRETA G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>CANULA TRAQUEOSTOMIA PVC S/BL 4,0 - VITALGOLD</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>ELETRODO CARDIO ADULTO C/ GEL PC/50 - VITALCOR</t>
-[...23 lines deleted...]
-    <t>KIT SERINGA INSULINA 0,3ML C/AG FIXA 31G X 0,2PC/10 - UNIQMED</t>
+    <t>Unid Complexo Vitamina B 2ML Inj Iv/Im Amp (Hyplex) - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 3,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>EQUIPO MICROGOTAS - LABOR IMPORT</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>UNIQMED</t>
-[...104 lines deleted...]
-    <t>UNID SCALP 19G SEGURANCA - SOLIDOR</t>
+    <t>UNID SCALP 23G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>ESFIGMOMANOMETRO VELCRO AZUL - SOLIDOR</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>UNID CATETER 24G AMARELO - SOLIDOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d00190fe4b1c442836d7c330b1f23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf501e011c9ba7306e5a2f187c94a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d40c330ec66e19f22b61b7a8b15a7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef410d9471781397e73bba4b4b02dda9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6fbf80c6f7a6bfbcc81e082aeac20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba8a0b069e3258b826b7ab9f34c46a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f69224e40b3e0eca3bde71394002f6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e1cc4c2adc4fe0da64a763dfad41.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c8dfab7aaae8b84af6e95bc66f906.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d1b3da20f209451e1e1bd64aa8abe.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eba6553ef63403c8b2447a6a6c0a93.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba1c3bc054559210fa5e968de5348.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fa7a10946ce34c11aa24838056f5f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380efbd89229d66bde72ebf8abdd410.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc87bcd57f1008095ac0d44ed6892.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974e34c7a2107ac9bb28616c1e686e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619857c8137133577a67894efe4f95.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf0e10cd3e394f21e41863f59fc267.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0a8b9c791af728054854c6f65cfcc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132c3749d139a9ea3bf211de0c2a41b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290cc47e8a692942c6f494ae126c4c3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e74f67e68d2009e13388d0c50495a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1f73821e49b32490abe56ecd819e1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4200c9775cf81ef634c115b02968c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371c4f11cf575c761e23b4b18bee466.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7e3bc0915802472d2935e05f437d3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669b0230e220db1b490bf9e512aa772.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a30b6010a7b7bc2335fea8d57523c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587c1cfd17dcac0eaa94e3c3185e63.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cef8e1594a4d45105b70def51eccd2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3e3d0512761f26531a3313be43868.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd42d6340de9f88fdd907d95a939e9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091d8b9c0f933ccc84361e5fbfd7a7a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dc31bc98815652c1cdfdaea089e35.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775424d67dc3a57155d2a75171061bc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f440b2883785891c36ab47b2c85a6b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06986fd1ab235ff5d3041b1fdac2873.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b5a1720a5b6954a2968a18789a442.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edde22db3e2467257f6d6d9df95beb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca4b0d4d4e1a8392771f4209614c8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1719</v>
+        <v>1608</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.06</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1720</v>
+        <v>1613</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>29.88</v>
+        <v>95.28</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1721</v>
+        <v>1626</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>10.37</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1722</v>
+        <v>1627</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>2.0</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1726</v>
+        <v>1629</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>34.04</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1729</v>
+        <v>1638</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>76.65</v>
+        <v>111.47</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1733</v>
+        <v>1639</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>1.22</v>
+        <v>101.66</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1740</v>
+        <v>1640</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>68.02</v>
+        <v>90.8</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1742</v>
+        <v>1653</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>7.25</v>
+        <v>42.63</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1750</v>
+        <v>1654</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>162.79</v>
+        <v>58.21</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1752</v>
+        <v>1661</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>162.79</v>
+        <v>66.13</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1757</v>
+        <v>1673</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>124.55</v>
+        <v>16.59</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1760</v>
+        <v>1679</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>230.62</v>
+        <v>189.61</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1764</v>
+        <v>1683</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>12.6</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1765</v>
+        <v>1688</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
         <v>40</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>189.61</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1767</v>
+        <v>1691</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="F17" s="3">
-        <v>45.49</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1770</v>
+        <v>1699</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>33.83</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1771</v>
+        <v>1700</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>7.9</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1772</v>
+        <v>1704</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>5.27</v>
+        <v>132.3</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1776</v>
+        <v>1708</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>0.48</v>
+        <v>2.29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>