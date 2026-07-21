--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:09</t>
+    <t>Lista gerada no: 21/07/2026 17:14</t>
   </si>
   <si>
     <t>Touca Rosa Pink Pc/100 - PROTDESC</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>PROTDESC</t>
   </si>
   <si>
     <t>Touca Lilas Pc/100 - PROTDESC</t>
   </si>
   <si>
     <t>ATADURA CREPOM 13F 30CM X 1,8M - ERIMAX</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>ERIMAX</t>
   </si>
   <si>
     <t>Unid Opsite Post-Op Visible 20 X 10CM - OPSITE</t>
   </si>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5ef6ecb905a355ba4e74f22e2e81c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402758051fb2ffe3ee0989860bcbad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986be8353c41e91dbab7efcdf16505e1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55dca5cab4abb9dc829f913c397792.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffddc2e3dad71c4da983a5e9c073a3a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd088ec36e35c58558bf2ce8862ce262.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2dc9f1c49c88836e7239afff2f67b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbad2c8dce14d948c286ce957fe27d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48331377c11fb042669f118a3d1159a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339a57db5f6d545797453b44e936240.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a623887c92c2d0fbeeaec137fc81d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eb3d8cae51c49f4887f0d9ca96a6d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc680afb6190d12b2c76d33d8c2c4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9294c1a14b4fcea94afeb0bda188a99.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08498106fe791cfba8ba7b34aeda6b87.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aca999d3015fa07c19bfda2552a51.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f8dceca4282bf971d98211ee50ad3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240373b1b1a92e493ee2f5db1b2386ee.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97977f9bfcb369a90a791d30ace0de.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7e9e9c6e12becb0cd8bf8bb1e5497.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20f0b5bde50a7ed758193219abc9f6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aaa0ae6ae357bf2bd390626ea0ed3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f292efe7d09ad7aececcf0f9caee.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52201cda081ec9ac598c8b7df9d9abd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b16573773343a805395b1e3ecffa3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9524e0f86bd795ee65a8a3eb495c5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ca92aa49012443534aee78c44c704.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93280245ea44672312cc9dba78fed507.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37586fe4708a6f96c6354eebec18bf5f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de272a24033016210aa3eed6dbd97a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5b0e8e9f3e54492fbf4c2c527dc5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb188d0eb7f049246f3e2019b729105.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85931effc7751990ed3ac2d709fae6d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1acd85f49738b2fcff7249acba7f3a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82d0e7925ca52f89875b3d0a14d141.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea761fea92ff43bfc73f2f32816a6f4a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ba378a37f76024c8ec45c5198a0ec.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1c5111a1d4cda25ba009a32c243c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e111b4cdfada30a3e7e414ea3bcea5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510300bc5500af9f1cc885938b5edaf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>