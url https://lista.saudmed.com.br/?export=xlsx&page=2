--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -34,183 +34,183 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 17:14</t>
-[...2 lines deleted...]
-    <t>Touca Rosa Pink Pc/100 - PROTDESC</t>
+    <t>Lista gerada no: 04/09/2026 22:09</t>
+  </si>
+  <si>
+    <t>Touca Lilas Pc/100 - PROTDESC</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>PROTDESC</t>
   </si>
   <si>
-    <t>Touca Lilas Pc/100 - PROTDESC</t>
-[...1 lines deleted...]
-  <si>
     <t>ATADURA CREPOM 13F 30CM X 1,8M - ERIMAX</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>ERIMAX</t>
   </si>
   <si>
+    <t>Gaze 11F 7,X 7,Soft Pc/10 - HERIKA</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
     <t>Unid Opsite Post-Op Visible 20 X 10CM - OPSITE</t>
   </si>
   <si>
-    <t>Gazes e Compressas</t>
-[...1 lines deleted...]
-  <si>
     <t>AABA</t>
   </si>
   <si>
+    <t>1602 - MODELADOR CAVADO C/ ALCA BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>ALMOTOLIA 250ML BICO RETO TRANSPARENTE  - JPROLAB</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
     <t>FITA LARGA ADESIVA TRANSPARENTE 48MM X 100M - TALGE</t>
   </si>
   <si>
     <t>TALGE</t>
   </si>
   <si>
-    <t>SACO LIXO PRETO 40L 0,4M PC/100</t>
-[...7 lines deleted...]
-  <si>
     <t>4062 - PROTETOR BUCAL DUPLO MOLDAVEL - ORTHOPAUHER</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>ORTHOPAUHER</t>
   </si>
   <si>
     <t>Pulseira infantil rosa pc/100 - Wiltex</t>
   </si>
   <si>
     <t>Materiais para Marcação Cirúrgica</t>
   </si>
   <si>
     <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
   </si>
   <si>
     <t>Sonda Aspiracao Traqueal N.24 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>SONDA NASOGASTRICA CURTA N.04 K35 - MEDSONDA</t>
-[...1 lines deleted...]
-  <si>
     <t>SONDA NASOGASTRICA CURTA N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA CURTA N.12 - MEDSONDA</t>
   </si>
   <si>
-    <t>SONDA NASOGASTRICA LONGA N.06 K33 - MEDSONDA</t>
-[...1 lines deleted...]
-  <si>
     <t>SONDA NASOGASTRICA LONGA N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>UNID AGULHA 21G VERDE 2X 0,- DESCARPACK</t>
   </si>
   <si>
-    <t>DESCARTAVEIS HOSPITALARES</t>
-[...1 lines deleted...]
-  <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA LONGA N.18 - MEDSONDA</t>
   </si>
   <si>
     <t>GAZE 13F 7,X 7,(1X 26) SOFT PC/10 MT/840 - HERIKA</t>
   </si>
   <si>
-    <t>AMED</t>
-[...19 lines deleted...]
-  <si>
     <t>NYLON PRETO C/AG 4,0  - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
+  </si>
+  <si>
+    <t>COLETOR URINA INFANTIL TIPO SACO UNISSEX N/EST 100ML PC/10 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>UNID PIPETA PASTEUR GRADUADA 3ML N/EST - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>1643 - CINTA CURTA C/ 8 BARBATANAS BEGE M - BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20f0b5bde50a7ed758193219abc9f6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aaa0ae6ae357bf2bd390626ea0ed3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f292efe7d09ad7aececcf0f9caee.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52201cda081ec9ac598c8b7df9d9abd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b16573773343a805395b1e3ecffa3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9524e0f86bd795ee65a8a3eb495c5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ca92aa49012443534aee78c44c704.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93280245ea44672312cc9dba78fed507.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37586fe4708a6f96c6354eebec18bf5f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de272a24033016210aa3eed6dbd97a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5b0e8e9f3e54492fbf4c2c527dc5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb188d0eb7f049246f3e2019b729105.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85931effc7751990ed3ac2d709fae6d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1acd85f49738b2fcff7249acba7f3a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82d0e7925ca52f89875b3d0a14d141.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea761fea92ff43bfc73f2f32816a6f4a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ba378a37f76024c8ec45c5198a0ec.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1c5111a1d4cda25ba009a32c243c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e111b4cdfada30a3e7e414ea3bcea5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510300bc5500af9f1cc885938b5edaf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131cf4d1ea90405e4c02ca8cf89c079.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734a21e51fb6ad799d0394a7475a82.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a1145dd8f351e5ef51e71ec55b3f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170b8c75d74185d1edbc2d1307479c3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c92ceb87164d8dba59cb03bed65e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1703da074b5444b34f0e7651c402a3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c71135661975bd905ad31f5e008fb2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58324acdbaababbb4bda9c72801e0e02.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bbc507360894fe8f258db068412f6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62617ff2166aae5a8739da205be40b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3285b2922001ae72ca1ac5e6d12859.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659e5cc640d21352fd4925b33259d46.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47eeb6b8161944d786ca965995c5a9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8c7bff9d9352a797e136af1f7e475.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2683d4be96ea51444dde8f53e0ee0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2b42eb4c51b294398f3b050a0f732.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d3e50d929894b281dee5fb73b15af.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8797315a4187dfe598093b661cc59.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f609599c1ec2f13abc996bc73ecf0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972906bd747b5837e9a1c9fd2d4d652.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>31.12</v>
+        <v>41.16</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>41.16</v>
+        <v>28.71</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>28.71</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>96</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
         <v>50.27</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>11.59</v>
+        <v>240.16</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>23.94</v>
+        <v>4.73</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>82.3</v>
+        <v>11.59</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>0.84</v>
+        <v>82.3</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>2.02</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>1.09</v>
+        <v>2.02</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
         <v>138</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
         <v>1.13</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>139</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>33</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
         <v>1.47</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" t="s">
         <v>34</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>1.47</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>1.72</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>0.19</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>2.27</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>1.22</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>90.7</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>2.42</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F21" s="3">
-        <v>69.43</v>
+        <v>189.61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>