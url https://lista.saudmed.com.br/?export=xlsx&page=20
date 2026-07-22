--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,212 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 17:10</t>
-[...5 lines deleted...]
-    <t>Gazes e Compressas</t>
+    <t>Lista gerada no: 22/07/2026 02:02</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE - BD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>TUBO COLETA C/ ATIV COAGULO 13 X 75MM 5ML VERMELHO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Filtro Bacteriano Hme C/Traqueia Infantil - BRMED</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>BRASIL MED CARE</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 30G MANGA LONGA C/ELASTICO PC/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>UNID KIT PAPANICOLAOU M N/EST N/LUBRIF 0 - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>UNID KIT PAPANICOLAOU G N/EST N/LUBRIF - KOLPLAST</t>
+  </si>
+  <si>
+    <t>OR1003A_2 - TIPOIA IMOBILIZADORA INFANTIL FEM M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>TIRAS DE GLICOSE FREE1 C/50 - G-TECH</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL C/BL 5,5 - VITALGOLD</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>Glutacin 2% (2Dias) 1L - CINORD</t>
-[...17 lines deleted...]
-    <t>Rolete Dental com 100 Unidades - SSPLUS</t>
+    <t>TOUCA BRANCA 20G PC/100 - FARMATEX</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Sugador Cirurgico Desc. Pc/40 - SSPLUS</t>
   </si>
   <si>
     <t>SSPLUS</t>
   </si>
   <si>
-    <t>Lamina bisturi n.1- Advantive</t>
-[...88 lines deleted...]
-  <si>
     <t>Luva Uso Geral Latex C/Po G - Descarpack</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>Comadre Plastica - TAYLOR</t>
   </si>
   <si>
     <t>Auxiliares de Banho e Higiene</t>
   </si>
   <si>
     <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>LUVA PRETA VINILFLEX S/PO M - BOMPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>BOMPACK</t>
+  </si>
+  <si>
+    <t>TOUCA COLORIDA PC/50 - PROTDESC</t>
+  </si>
+  <si>
+    <t>PROTDESC</t>
+  </si>
+  <si>
+    <t>Oculos De Protecao P/ Laser - ALIEXPRESS</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>ALIEXPRESS</t>
+  </si>
+  <si>
+    <t>CANULA TRAQUEOSTOMIA PVC S/BL 3,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Unid Agulha 24G Roxa 20 X 0,5 - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Frasco Erlenmeyer Boca Larga 500ML - PRECISION</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>PRECISION</t>
+  </si>
+  <si>
+    <t>RESPIROMETRO 3 ESFERAS - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f6f64f93db07bcd06467e44ccf52f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bc5d54ea9cf790341c0829bca627d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dc5fb476f91d97249a939cd870eac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d60f697739a155f1c6ac18f143ec.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304c57b8db28038e18459c79a95364e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a16842e3142cdd01787de8c40e10.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8317e965155da36bf8c09497462f0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaacf5a46188fe1158f1739f63e2a45.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af328d585f45858a1509d81caa8c68.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86e704a193cb772ba8a0330713108c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cce3da55fd9520f93e36e27c645ab.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd07688f05ca59c90e0de7485ce69e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797be5532f1616ab3f268fd11c18e1c9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6a95a228ea1ce1d79c951d6258dd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da72bfb4af6f581f669a6bea3a02c6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6e6e8273646f8e73efdf7d1544b25.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c593b45c9e24ad5d74c2623c29218.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f4aaa6744f00eeb15e1fa3bbeacfb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8517ab71d857b0664717a004ea019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e74da2745f744740d088fe41dc3a6c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84d0767af220826fc2b1401cbc3e0a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55977719dfe15c97eb93e24b86753d4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec34a5e4a21ce1fcca2737fc385683.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69a6af6f6a69889ca51f9e8f57910b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c401a8bf0ae4555026fec226392063a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b9ba4781184b1968a5a2bb27aad8e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a8426c430e2ae8f0bbf76fcac15d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bc0076a0dc19b6a192b32819a5488.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e070fcd74f84861a16dcd0cd3483415.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad1415bfcb026a7cdb2429ea2bba9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851e5773f81dd2d4f701f2ec487f38.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff725a5f846a9fb62ef6b80931963c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0317b3bfa227b2d169c8023e5b6bb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7ce335b0d6f1ddf052ef3113f5ceb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6d012b0043daffac0642354364115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c6df014d6441fedcec8fafb342f96.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae6e6687bba80f27bcad94bdc98cc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc3d8aa3a3c8f5a8623a5b586662a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7f52462bfe7e0e540e7c624a6e4d4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e65c32cb714eae39c6f6bca8ed2c0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,386 +1196,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1861</v>
+        <v>1883</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>179.55</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1868</v>
+        <v>1890</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>36.58</v>
+        <v>96.31</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1869</v>
+        <v>1896</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>112.56</v>
+        <v>26.63</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1872</v>
+        <v>1897</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>4.77</v>
+        <v>38.07</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1875</v>
+        <v>1907</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>60.9</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1881</v>
+        <v>1908</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.26</v>
+        <v>7.37</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1882</v>
+        <v>1913</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>5.4</v>
+        <v>81.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1883</v>
+        <v>1916</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>6.26</v>
+        <v>119.7</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1890</v>
+        <v>1929</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>96.31</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1896</v>
+        <v>1941</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>26.63</v>
+        <v>13.17</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1897</v>
+        <v>1943</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>38.07</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1907</v>
+        <v>1948</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>5.94</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1908</v>
+        <v>1953</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>7.37</v>
+        <v>31.25</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1913</v>
+        <v>1965</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>81.5</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1916</v>
+        <v>1967</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>119.7</v>
+        <v>45.13</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1929</v>
+        <v>1994</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>7.25</v>
+        <v>5.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1941</v>
+        <v>1998</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="F18" s="3">
-        <v>13.17</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1943</v>
+        <v>2007</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>16.99</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1948</v>
+        <v>2013</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>0.02</v>
+        <v>52.71</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1953</v>
+        <v>2031</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="F21" s="3">
-        <v>31.25</v>
+        <v>41.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>