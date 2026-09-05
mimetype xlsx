--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -34,204 +34,204 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 02:02</t>
-[...2 lines deleted...]
-    <t>UNID CATETER 18G VERDE - BD</t>
+    <t>Lista gerada no: 05/09/2026 05:26</t>
+  </si>
+  <si>
+    <t>ESPACADOR AEROSSOL P/ MEDICAMENTOS INF - G-TECH</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>Ponteira Ortopedica De Borracha P/ Muleta Canadense Pc/10 - CIRURGICA BRASIL</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 2,0 - VITALGOLD</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>BD</t>
-[...5 lines deleted...]
-    <t>Tubos e Coletores</t>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID SCALP 19G SEGURANCA - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Lamina Micro Fosca S/Lapidar - PRECISION</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
-    <t>Filtro Bacteriano Hme C/Traqueia Infantil - BRMED</t>
-[...131 lines deleted...]
-    <t>Fisioterapia e Reabilitação</t>
+    <t>LUVA VINIL S/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO G - MEDIX</t>
+  </si>
+  <si>
+    <t>Integrador quimico classe 5 pc/250 - Clean test</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>CLEAN TEST</t>
+  </si>
+  <si>
+    <t>Indicador Biologico 24H - CLEAN TEST</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 2% 100ML  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>PELICULA PROTETORA 28ML CAVILON - 3M</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>Espeto De Bambu 25CM X 3MM - BILLA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 5Cm X 4,5M Vermelha C/ Patas - LA VET</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>Rodo Madeira 40cm Verm</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>Gel P/ Ultrassom /Ecg 5Kg (Bolsa) - Biogel</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>BIOGEL</t>
+  </si>
+  <si>
+    <t>CANULA TRAQUEOSTOMIA PVC C/BL 7,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Lixeira Basculante Plastico 60L - SANREMO</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>SANREMO</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 07 X 20CM PC/200 - VITALPACK</t>
+  </si>
+  <si>
+    <t>BICARBONATO DE SODIO 8,4% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE ROLO 15CM X 10M - VITALDERME</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84d0767af220826fc2b1401cbc3e0a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55977719dfe15c97eb93e24b86753d4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec34a5e4a21ce1fcca2737fc385683.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69a6af6f6a69889ca51f9e8f57910b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c401a8bf0ae4555026fec226392063a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b9ba4781184b1968a5a2bb27aad8e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a8426c430e2ae8f0bbf76fcac15d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bc0076a0dc19b6a192b32819a5488.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e070fcd74f84861a16dcd0cd3483415.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad1415bfcb026a7cdb2429ea2bba9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851e5773f81dd2d4f701f2ec487f38.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff725a5f846a9fb62ef6b80931963c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0317b3bfa227b2d169c8023e5b6bb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7ce335b0d6f1ddf052ef3113f5ceb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6d012b0043daffac0642354364115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c6df014d6441fedcec8fafb342f96.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae6e6687bba80f27bcad94bdc98cc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc3d8aa3a3c8f5a8623a5b586662a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7f52462bfe7e0e540e7c624a6e4d4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e65c32cb714eae39c6f6bca8ed2c0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859d1713a4d59c26261f078c41dea3e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9c9042f5691571f114feb421a9081.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88bc3c8d6f24697b600dc8e31ff9f7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4178cbb70e9e7d33c84bc6013b1f03a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdff000b66f1b3b24d72f0ad8f49746.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48daa69bae7341e50d2f3af8f45940f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fad6b9b194ea248f92889f3ef1bede.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c5e0d707b97e3e5d6fb5bb432a18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc7888e6f9c3a39402e05a520704d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced3d4b6138ef61a8353890e56f4e8d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84524451fe6e56690881f618da8023b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee654267fa19095cd2c32e8175a112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c69f86ec4605157145310f72d5a8a1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eecb649610390d694513c797e7a29e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90949249079106facc711bee27cee832.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f82e471b25e63ff19041e78c3397c1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b8c5d5a92ce179b20e414de43961a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5f09356bf1f39f6e285c9099b1da.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb1dfb359bded820341a1c2a8f0385.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153c5699345a746ba06c0b3d48ab675.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1883</v>
+        <v>1770</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.26</v>
+        <v>36.12</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1890</v>
+        <v>1771</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>96.31</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1896</v>
+        <v>1772</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>26.63</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1897</v>
+        <v>1776</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>38.07</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1907</v>
+        <v>1777</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>5.94</v>
+        <v>10.88</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1908</v>
+        <v>1778</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>7.37</v>
+        <v>32.32</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1913</v>
+        <v>1779</v>
       </c>
       <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>81.5</v>
+        <v>27.89</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1916</v>
+        <v>1782</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>119.7</v>
+        <v>108.93</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1929</v>
+        <v>1783</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>7.25</v>
+        <v>49.22</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1941</v>
+        <v>1787</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>13.17</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1943</v>
+        <v>1806</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>16.99</v>
+        <v>161.49</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1948</v>
+        <v>1815</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>0.02</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1953</v>
+        <v>1820</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F14" s="3">
-        <v>31.25</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1965</v>
+        <v>1821</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>35.49</v>
+        <v>18.71</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1967</v>
+        <v>1823</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" s="3">
-        <v>45.13</v>
+        <v>47.19</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1994</v>
+        <v>1834</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>5.75</v>
+        <v>23.37</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1998</v>
+        <v>1841</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="F18" s="3">
-        <v>27.43</v>
+        <v>100.99</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2007</v>
+        <v>1851</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2013</v>
+        <v>1852</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>52.71</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2031</v>
+        <v>1861</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>41.33</v>
+        <v>179.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>