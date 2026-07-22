--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,197 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 21:30</t>
-[...2 lines deleted...]
-    <t>Sonda Aspiracao Traqueal N.16 - Medsonda</t>
+    <t>Lista gerada no: 22/07/2026 02:52</t>
+  </si>
+  <si>
+    <t>VG300- UNID CURATIVO HIDROCOLOIDE 1X 18CM REGIAO SACRAL - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>7099 - TESOURA IRIS RETA 12 CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 10CM X 4,5M  - MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.22 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>Sonda aspiracao traqueal n.18 - Medsonda</t>
-[...11 lines deleted...]
-    <t>ELETROESTIMULADOR TENS ALIVIO JA - G-TECH</t>
+    <t>FITA MICROPORE BRANCO 1,2CM X 4,5M - MISSNER</t>
+  </si>
+  <si>
+    <t>1617 - PROTETOR ABDOMINAL 28 X 37 REDONDO BEGE TAM U - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
-    <t>G-TECH</t>
-[...7 lines deleted...]
-  <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>BR6301102 - MEIA 6000 AD 30-40 P PE ABERTO BEGE - VENOSAN</t>
-[...43 lines deleted...]
-  <si>
     <t>AGUA PARA INJETAVEIS 10ML AMP - EQUIPLEX</t>
   </si>
   <si>
     <t>Produtos Farmacêuticos</t>
   </si>
   <si>
     <t>EQUIPLEX</t>
   </si>
   <si>
     <t>ALCOOL 70% 100ML ANTISSEPTICO (RIALCOOL) - RIOQUIMICA</t>
   </si>
   <si>
     <t>Saneantes</t>
   </si>
   <si>
     <t>RIOQUIMICA</t>
   </si>
   <si>
     <t>MASCARA LARINGEA PVC 4,0 - VITALGOLD</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
     <t>MASCARA LARINGEA PVC 5,0 - VITALGOLD</t>
   </si>
   <si>
     <t>SACO LIXO PRETO 15L 0,4M PC/100</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
     <t>NEKPLAST</t>
   </si>
   <si>
     <t>SONDA FOLEY VIAS 12FR - ADVANTIVE</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA CURTA N.20 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Pa Plastica Para Lixo C/ Cabo</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>Cobertura Para Obito M 600 X 1500 Cinza - PLASTICOS JUREMA</t>
+  </si>
+  <si>
+    <t>OBITO / FUNERARIA</t>
+  </si>
+  <si>
+    <t>PLASTICOS JUREMA</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - CIEX</t>
+  </si>
+  <si>
+    <t>CIEX</t>
+  </si>
+  <si>
+    <t>Fio Guia Intubacao 4,7Mm 14Fr - WELL LEAD</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>Lamina Micro Fosca Lapidada - PRECISION</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.06 K33 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.16 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90c428178ad8a724facd0165891dfa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f91809ce62b51cee81212c73e64d6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e857df6b403c59733caacd92b438b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ae89d2987a54e78a5e14c7a2f102.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2525e244ff1b304199fe833c66eef.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4f935f56c19d25058800c92a1867c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c53a8659f834aa47a29589fa8c5a3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af383e7c2e48fd39b39be02d45b8828.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f62762a048ef970b984e9fe94f38b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694348e15878727991aee3acde3efcbe.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a3c86f902a49171fd7ef9b4e85da6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806621e85476b64e17b8a808dc633ed.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e761b59166f6cb30478b1720f8709.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533613280b1e4126a14f985f92b882ea.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae65def2761912919410de6011c0c9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ca0e8d1193981276ebc8984eb62ea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca09c88196674b86e6e40312fc16f9f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ed6251314d44f6fe94095056f8026.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95ff69ec6ac009c99b16b94364260.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385769b2c0a194134945eb9a1df2beac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9954774a507fdb042d815c817f32a50.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2ab9b2d2dd9abbf621de03e091013.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf45286b0b894baeae8780a3e7eb5c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bc266fc300458319fee81ed6f114f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd676945c8245d4cbca2faaa805825.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86177353543675f1b7d1d81acaf18a76.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c7acd5aa88ba1bac63a2416c3c8fb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa217b107500469ad7738dc50d5a5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ddc6ab6b85d53782cae1785cb054a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22779511e83a89f39f7b17c540e8c1eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3928a8df48c2c170aa383be7dfc02.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942be495aa1eed6b626a950fbcc9848.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4761916c5b617afc52d2a4ce76f01.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a1b4c77a8da64601a50a403716837.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efbcca5102ae597a6829bcc1c9c125.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dc9a0bbe442fce4c7d31bb832aad1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be908766daa9742ca656202a8aabbe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe8c26f8af636d5700af6f1b04a14e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc621209231be9c7836f626c80927c33.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92e99fc2cc61a9a40d698c3137f44e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1169,386 +1178,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2096</v>
+        <v>2126</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.37</v>
+        <v>31.14</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2097</v>
+        <v>2134</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.58</v>
+        <v>46.96</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2098</v>
+        <v>2140</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.66</v>
+        <v>26.46</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2099</v>
+        <v>2142</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>0.02</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2101</v>
+        <v>2155</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>277.05</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2107</v>
+        <v>2156</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>227.43</v>
+        <v>81.4</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2110</v>
+        <v>2163</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>286.82</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2126</v>
+        <v>2170</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>31.14</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2134</v>
+        <v>2179</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>46.96</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2140</v>
+        <v>2180</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>26.46</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2142</v>
+        <v>2181</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>1.95</v>
+        <v>20.98</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2155</v>
+        <v>2186</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>4.56</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2156</v>
+        <v>2187</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>81.4</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2163</v>
+        <v>2206</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>0.46</v>
+        <v>11.87</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2170</v>
+        <v>2207</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>1.79</v>
+        <v>16.57</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2179</v>
+        <v>2209</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>33.83</v>
+        <v>9.41</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2180</v>
+        <v>2213</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>33.83</v>
+        <v>16.42</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2181</v>
+        <v>2214</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>20.98</v>
+        <v>11.42</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2186</v>
+        <v>2218</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>6.8</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2187</v>
+        <v>2219</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>1.6</v>
+        <v>1.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>