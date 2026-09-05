--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -34,186 +34,186 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 02:52</t>
-[...5 lines deleted...]
-    <t>Estomaterapia</t>
+    <t>Lista gerada no: 05/09/2026 05:59</t>
+  </si>
+  <si>
+    <t>Luva Uso Geral Latex C/Po G - Descarpack</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Comadre Plastica - TAYLOR</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>TOUCA COLORIDA PC/50 - PROTDESC</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>PROTDESC</t>
+  </si>
+  <si>
+    <t>Oculos De Protecao P/ Laser - ALIEXPRESS</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>ALIEXPRESS</t>
+  </si>
+  <si>
+    <t>CANULA TRAQUEOSTOMIA PVC S/BL 3,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>7099 - TESOURA IRIS RETA 12 CM - BSZ</t>
-[...65 lines deleted...]
-    <t>SACO LIXO PRETO 15L 0,4M PC/100</t>
+    <t>Unid Agulha 24G Roxa 20 X 0,5 - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Frasco Erlenmeyer Boca Larga 500ML - PRECISION</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>PRECISION</t>
+  </si>
+  <si>
+    <t>Extensor Neo Fotossensivel 120Cm LL - EMBRAMED</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>FRASCO NUTRI ENTERAL 300ML - BIOMEDICA</t>
+  </si>
+  <si>
+    <t>Suplementos</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Canula Endotraqueal C/Bl 6,0 - SOLIDOR</t>
+  </si>
+  <si>
+    <t>BR6201102 - MEIA 6000 AD 20-30 P PE ABERTO BEGE - VENOSAN</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Uripen Disp Inco Urinaria N. - BIOMED</t>
+  </si>
+  <si>
+    <t>BIOMED</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 50 X 50 ECOLOGIC - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 13L - DESCARPACK</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
-    <t>NEKPLAST</t>
-[...50 lines deleted...]
-    <t>SONDA NASOGASTRICA CURTA N.16 - MEDSONDA</t>
+    <t>UNID SERINGA 10ML S/AG LL - BD</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML C/AG LS 2X 0,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML C/AG LS  - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 10ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG LL - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 16G BRANCA 40 X 1,- BD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9954774a507fdb042d815c817f32a50.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2ab9b2d2dd9abbf621de03e091013.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf45286b0b894baeae8780a3e7eb5c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bc266fc300458319fee81ed6f114f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd676945c8245d4cbca2faaa805825.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86177353543675f1b7d1d81acaf18a76.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c7acd5aa88ba1bac63a2416c3c8fb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa217b107500469ad7738dc50d5a5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ddc6ab6b85d53782cae1785cb054a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22779511e83a89f39f7b17c540e8c1eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3928a8df48c2c170aa383be7dfc02.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942be495aa1eed6b626a950fbcc9848.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4761916c5b617afc52d2a4ce76f01.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a1b4c77a8da64601a50a403716837.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efbcca5102ae597a6829bcc1c9c125.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dc9a0bbe442fce4c7d31bb832aad1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be908766daa9742ca656202a8aabbe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe8c26f8af636d5700af6f1b04a14e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc621209231be9c7836f626c80927c33.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92e99fc2cc61a9a40d698c3137f44e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa92f2ffc521d0008238381c5e78ff.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fc17766a9c3a4c8d704e06ea1f4bd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b6215280280152ee4b8607c85358d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3a44c8f47681e22fe70eb8f3ddba8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd715193c59384cf8ba6234ca75288.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59a6d009b446e683524ca35bfb0b55.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458c6a1496da0ee69f3de5cf487bb6b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba2e2ed7073011075c5a555528603a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24564adeec22386e218fdf3f819a6f35.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8bbacf4b93ba9fa2e625b08beacf1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88342b7f93eb6338b5a29ae39698461e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd9b70699999c2923808071f819ac0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f0501022dc5762859250083b86fc6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3321e75bc5a10a1f689e05768b11971.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3d547014fafa8c4c70f3579dd268.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d27d2775832f76cb457972b788f40.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8067a3b969332ae5646e8d654b6e7a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879d9ea4329bbcdbbf8c0e37143ed24.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648758df54773ce23156409c1d9438.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3e9d717388227f97ee57017524515.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2126</v>
+        <v>1948</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>31.14</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2134</v>
+        <v>1953</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>46.96</v>
+        <v>31.25</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2140</v>
+        <v>1967</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>26.46</v>
+        <v>45.13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2142</v>
+        <v>1994</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>1.95</v>
+        <v>5.75</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2155</v>
+        <v>1998</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>4.56</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2156</v>
+        <v>2007</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>81.4</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2163</v>
+        <v>2013</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>0.46</v>
+        <v>52.71</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2170</v>
+        <v>2027</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>1.79</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2179</v>
+        <v>2032</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>33.83</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2180</v>
+        <v>2035</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>33.83</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2181</v>
+        <v>2040</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>20.98</v>
+        <v>256.66</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2186</v>
+        <v>2053</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>6.8</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2187</v>
+        <v>2064</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="F14" s="3">
-        <v>1.6</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2206</v>
+        <v>2069</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>11.87</v>
+        <v>14.74</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2207</v>
+        <v>2087</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F16" s="3">
-        <v>16.57</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2209</v>
+        <v>2088</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>9.41</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2213</v>
+        <v>2090</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>16.42</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2214</v>
+        <v>2091</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>11.42</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2218</v>
+        <v>2092</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>1.34</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2219</v>
+        <v>2094</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>1.3</v>
+        <v>0.59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>