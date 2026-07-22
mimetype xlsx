--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,227 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 21:36</t>
-[...20 lines deleted...]
-    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - CIEX</t>
+    <t>Lista gerada no: 22/07/2026 03:10</t>
+  </si>
+  <si>
+    <t>Lencol Desc C/Elast 20G 2,X 0,9M Pc/1- Hndesc</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>HNDESC</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL USO GERAL S/PO AZUL G - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Lixa De Unha 100/180 - OPI</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>OPI</t>
+  </si>
+  <si>
+    <t>Prn Tampa Conec. C/ Memb. Auto Cicat - LA VET</t>
+  </si>
+  <si>
+    <t>VETERINARIO</t>
+  </si>
+  <si>
+    <t>LA VET</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA BRANCA C/TIRAS PC/50 - BETEL</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>BETEL</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 20G S/ MANGA C/ TIRAS PC/10 - DEJAMARO</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Colchao Air Plus Pneumatico C/ Motor Anti Escaras 127V - DELLAMED</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 14 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>FITA SILICONE REMOCAO SUAVE 2,X 5M AZUL  - 3M</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>CIEX</t>
-[...20 lines deleted...]
-    <t>SONDA NASOGASTRICA CURTA N.06 K33 - MEDSONDA</t>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>5120 - PINCA HALSTEAD MOSQUITO RETA 12,5CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>VLA203OL - MEIA LEGLINE AD 15-23 P PE ABERTO OLINDA - VENOSAN</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Muleta Axilar D7 Regulavel Par - DELLAMED</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO F FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1617C - PROTETOR ABDOMINAL (CINTURAO C/ VELCRO) BEGE M-G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO FECHO FRONTAL BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO FECHO FRONTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>MEIA 6000 AGH 20-30 X-G PE ABERTO BEGE - VENOSAN</t>
+  </si>
+  <si>
+    <t>1617C - PROTETOR ABDOMINAL (CINTURAO C/ VELCRO) BEGE PP-P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Equipo Carboxiterapia Engate Rapido - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>MEDSONDA</t>
-  </si>
-[...103 lines deleted...]
-    <t>BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f424ebf8c68f0a91732df84e8a0fa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fff9996a3b69d0ff35d1e67484122.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678e2f1689969c73949ae11ab269431.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3816ae77749a3da6bebb97b667fff6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b28c49e95f8766dae1b0813db5c3a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e9daac256562611a22b512072b44d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702aa9db09fff5cd079b620c439b9d0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe894b11dda45990a201e0edac02b16.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090f1c70b7c0e0994d6b8bb35cf907c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af93b3a8be03a1415211beaaacfc0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ea36c6e7212b74495e3f3139a19af.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd2f9d45812892a6e7359a5720b240.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9dd651a4df5acf8529bed1732bd14.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140109f9c82794324adbe0563c35430d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e25ba60325032665b680b781d4e540.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34e1ac7f1e6f6b95f61b5c4bec90b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb85a903976de096f61e1e794d3a5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924bf7e20549fbf35e648e03ac19802.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212077e8321de2f3ac978b1af50174b4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a5cef271bcaf94d0b180d5a4ec765.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd7d9876967a11babec02501881f80.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ad114d12ec17c03e44f8662a04a05.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653db27936adaae87cf921f0a5a5a953.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bb324c919e4f56646c4fb2ba96d1c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff8127e733d1b373e8de1d5950408.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b025f44e8e5a01497b0a2ce0664d564.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698522f7a1fa0e68aab33935f93be2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfac31782e88b5e478f0d8ba9f23132.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c2c453a8eec81f654b47519e677e6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced1fb73b44272ec7ae1f10a0994a4c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ee677578f3061a54cd5700aeacbd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7309f49fb57334318b97fa861be6a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ddacf74063aca9573fcc945f83189.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800a2d62fe3546a84d7a5a8792c74cb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de13e02a0666ef1c9055a27a10f8fac.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f19039a1f828dae08634d41fc307.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1a2cf22222442c7ef9219796f33d2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c26d6455211824302be0c5adca5b5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc58a81f0f631013dd9853788a7e6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc53c7b105659922591471e6df1efd.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2206</v>
+        <v>2221</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.87</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2207</v>
+        <v>2229</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>16.57</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2209</v>
+        <v>2234</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>9.41</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2213</v>
+        <v>2250</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>16.42</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2214</v>
+        <v>2258</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>11.42</v>
+        <v>18.88</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2218</v>
+        <v>2260</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>1.34</v>
+        <v>20.71</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2219</v>
+        <v>2264</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>1.3</v>
+        <v>251.83</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2221</v>
+        <v>2270</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>34.4</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2229</v>
+        <v>2271</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>29.93</v>
+        <v>119.01</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2234</v>
+        <v>2278</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3">
-        <v>3.28</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2250</v>
+        <v>2282</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F12" s="3">
-        <v>3.15</v>
+        <v>136.46</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2258</v>
+        <v>2287</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>18.88</v>
+        <v>212.29</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2260</v>
+        <v>2291</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="3">
-        <v>20.71</v>
+        <v>280.2</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2264</v>
+        <v>2292</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>251.83</v>
+        <v>299.25</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2270</v>
+        <v>2293</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>2.35</v>
+        <v>71.57</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2271</v>
+        <v>2294</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>119.01</v>
+        <v>280.1</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2278</v>
+        <v>2295</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>49.5</v>
+        <v>299.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2282</v>
+        <v>2304</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>136.46</v>
+        <v>332.77</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2287</v>
+        <v>2307</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>212.29</v>
+        <v>70.46</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2291</v>
+        <v>2309</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>280.2</v>
+        <v>9.58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>