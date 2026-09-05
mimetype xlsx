--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,206 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 03:10</t>
-[...56 lines deleted...]
-    <t>Colchao Air Plus Pneumatico C/ Motor Anti Escaras 127V - DELLAMED</t>
+    <t>Lista gerada no: 05/09/2026 05:59</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.16 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda aspiracao traqueal n.18 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.20 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 14 - Embramed</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>ELETROESTIMULADOR TENS ALIVIO JA - G-TECH</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>1644 - CINTA LONGA COM BARBATANA GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>BR6301102 - MEIA 6000 AD 30-40 P PE ABERTO BEGE - VENOSAN</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>DELLAMED</t>
-[...11 lines deleted...]
-    <t>FITA SILICONE REMOCAO SUAVE 2,X 5M AZUL  - 3M</t>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>VG300- UNID CURATIVO HIDROCOLOIDE 1X 18CM REGIAO SACRAL - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>7099 - TESOURA IRIS RETA 12 CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 10CM X 4,5M  - MISSNER</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>3M</t>
-[...53 lines deleted...]
-    <t>MEDSONDA</t>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.22 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 1,2CM X 4,5M - MISSNER</t>
+  </si>
+  <si>
+    <t>1617 - PROTETOR ABDOMINAL 28 X 37 REDONDO BEGE TAM U - BIOBELA</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>Produtos Farmacêuticos</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 100ML ANTISSEPTICO (RIALCOOL) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 4,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 12FR - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.20 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd7d9876967a11babec02501881f80.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ad114d12ec17c03e44f8662a04a05.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653db27936adaae87cf921f0a5a5a953.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bb324c919e4f56646c4fb2ba96d1c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff8127e733d1b373e8de1d5950408.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b025f44e8e5a01497b0a2ce0664d564.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698522f7a1fa0e68aab33935f93be2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfac31782e88b5e478f0d8ba9f23132.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c2c453a8eec81f654b47519e677e6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced1fb73b44272ec7ae1f10a0994a4c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ee677578f3061a54cd5700aeacbd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7309f49fb57334318b97fa861be6a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ddacf74063aca9573fcc945f83189.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800a2d62fe3546a84d7a5a8792c74cb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de13e02a0666ef1c9055a27a10f8fac.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f19039a1f828dae08634d41fc307.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1a2cf22222442c7ef9219796f33d2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c26d6455211824302be0c5adca5b5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc58a81f0f631013dd9853788a7e6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc53c7b105659922591471e6df1efd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cbb25269fcf0d2dadabaea4511032.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a1f8e59f0bf2de9e834888765bdec.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894706f3690db1dba98e6f874d601e5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab53150c0c54048cc7971f32706bd7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817d8d8394677eac2aba904bf74db5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7802cb334c49be1df82baad1c11c2c8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660d3a6d9838b84e16bd74e9d313b7a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c7f34849fea0654199dd8633d8e4f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a40780027f35513df959364ff7c1bc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a94bf5d3f570c40cb4c09593149477.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761666f4083c2ca16d365ec9b69996a6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9527b267d2eb479be58c151f6c55be9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c213908b8a88f331b3eda8a50ab8ba.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7041d37afd7983e3c88d5578a81496.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34685505f487476cc3d9c00857c9d4e0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344826abd3af2835c9f112fe4e65cf31.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c316a3b13f1d4cc534774096a00297b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06546817296800346603addae7f6db.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfbf77b2eabae6c80e7c6cb724271a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4d77d751be8fef2236173176d2efb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2221</v>
+        <v>2095</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>34.4</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2229</v>
+        <v>2096</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>29.93</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2234</v>
+        <v>2097</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>3.28</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2250</v>
+        <v>2098</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>3.15</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2258</v>
+        <v>2099</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>18.88</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2260</v>
+        <v>2101</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>20.71</v>
+        <v>277.05</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2264</v>
+        <v>2107</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>251.83</v>
+        <v>227.43</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2270</v>
+        <v>2110</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>2.35</v>
+        <v>286.82</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2271</v>
+        <v>2126</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>119.01</v>
+        <v>31.14</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2278</v>
+        <v>2134</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>49.5</v>
+        <v>46.96</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2282</v>
+        <v>2140</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>136.46</v>
+        <v>26.46</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2287</v>
+        <v>2142</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>212.29</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2291</v>
+        <v>2155</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>280.2</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2292</v>
+        <v>2156</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>299.25</v>
+        <v>81.4</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2293</v>
+        <v>2163</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>71.57</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2294</v>
+        <v>2170</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
         <v>41</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>280.1</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2295</v>
+        <v>2179</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
         <v>26</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>299.25</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2304</v>
+        <v>2180</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
         <v>26</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>332.77</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2307</v>
+        <v>2186</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="F20" s="3">
-        <v>70.46</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2309</v>
+        <v>2187</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>9.58</v>
+        <v>1.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>