--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,130 +14,100 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 22:11</t>
-[...5 lines deleted...]
-    <t>Materiais Ortopédicos e Imobilizações</t>
+    <t>Lista gerada no: 22/07/2026 04:05</t>
+  </si>
+  <si>
+    <t>Equipo Carboxiterapia Ii Rosca - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml C/Vaso - XYLESTESIN</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>1621 - MODELADOR SHORT/REGATA E FECHO FRONTAL MASC. BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1617C - PROTETOR ABDOMINAL (CINTURAO C/ VELCRO) BEGE M-G - BIOBELA</t>
-[...46 lines deleted...]
-  <si>
     <t>Unid Lidocaina 2% 20Ml S/Vaso - XYLESTESIN</t>
   </si>
   <si>
     <t>Estetoscopio Rappaport Cor Vermelha - PREMIUM</t>
   </si>
   <si>
     <t>Estetoscópios</t>
   </si>
   <si>
     <t>PREMIUM</t>
   </si>
   <si>
     <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - LEMGRUBER</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
     <t>LEMGRUBER</t>
   </si>
   <si>
     <t>Algodao Quadrado 40G - NATHY</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
@@ -170,50 +140,98 @@
     <t>ELETRODO CARDIO INFANTIL C/ GEL PC/50 - VITALCOR</t>
   </si>
   <si>
     <t>Eletrodos e Acessórios para ECG</t>
   </si>
   <si>
     <t>VITALCOR</t>
   </si>
   <si>
     <t>UNID SCALP 27G - SOLIDOR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
     <t>Unid Atadura Crepom 13F 30CM X 1,8M - ORTOFEN</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>ORTOFEN</t>
+  </si>
+  <si>
+    <t>Preservativo N/Lubrif - MADEITEX</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>MADEITEX</t>
+  </si>
+  <si>
+    <t>Uripen Disp Inco Urinaria N. - URITEX</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>PINCA CHERON DESCARTAVEL - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>UNID AGULHA P/ CANETA DE INSULINA 31G 6MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 20L - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ead8454c400f3af6e175ab8f74720.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c5d7ee396497a3b6c5199ccf240c5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdc429757be295d3635c310d801015.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbb884b7f3772c5622b843110acdab.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa442a9149d75ae3067942d323ecf1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a739c9f27dcc83c2a6469678dbe529.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76087771cc1900404ced4d3344530339.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2485b7ac8c35e4d2d681635f93437b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a296de5b2f7ac62f2123d882e44fd4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c67707e40d3b13ff587d1a0e05c2a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13006cd5c376dd824d6bed5589d4f35c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c033fed20733a350e952570c4da2ed.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd414fe58e45b1a08b9599d412e742b0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6c72e609c4cd99987027ccb07a11.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8f02ef48b68d2cc5b1071843a2ff6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934b03d7fde396f6a99bed07f1f5e97.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d7b359037b696bf74d287c2cbf67.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b8e62038c3ddd83137311fe3f2348.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede6cb5fe24691ecc04207b6a97313e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8810a3651fec392ec112b20afc41a1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7344cab2f267f85c71d7483c30ce57.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c886b4d026141234fa8b0634ffe9c25.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03e2fdb8609300f0508027fd9e596a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be192bf78f701714815cdec0b1f8505.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff0d647dae01ea5fcf5a6d311a061.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba936c25703d639a0ce8ed9ef036e50.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648352ba8ce8b3678760aa24a1ac4e6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1847245d319eb3d93f9aa7c7e5f35.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af097d804c4dddfb7036fa73ee60c2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c455cd5ef6e233b30d5cf9a2e29b0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b2d025453b5e9d7e8c9f8db014274.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de75b8c518f86c3a9389d8bb8f681c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c4b9e28d7ea15df87508d826f38c9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d4112b3d0ec82d67475b50a05530.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebcddd693eb4f9b2519082f081c19e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82491ec220e2c320115b3fc86128e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab0a7db230d6213d3558ad8bb3e352.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479fb3ca624fea5043ffdcef45137eb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb2b3f98b42b2470274a2ae6d3485.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99445b830242df4204672b02586707ac.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,416 +1166,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2292</v>
+        <v>2310</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>299.25</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2293</v>
+        <v>2313</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>71.57</v>
+        <v>20.58</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2294</v>
+        <v>2314</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>280.1</v>
+        <v>278.1</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2295</v>
+        <v>2315</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>299.25</v>
+        <v>23.67</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2304</v>
+        <v>2317</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>332.77</v>
+        <v>80.75</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2307</v>
+        <v>2321</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>70.46</v>
+        <v>4.31</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2309</v>
+        <v>2327</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>9.58</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2310</v>
+        <v>2329</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>8.4</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2313</v>
+        <v>2330</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>20.58</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2314</v>
+        <v>2332</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>278.1</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2315</v>
+        <v>2335</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>23.67</v>
+        <v>29.86</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2317</v>
+        <v>2339</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>80.75</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2321</v>
+        <v>2346</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>4.31</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2327</v>
+        <v>2348</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>3.89</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2329</v>
+        <v>2349</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>0.53</v>
+        <v>5.78</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2330</v>
+        <v>2350</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="F17" s="3">
-        <v>0.59</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2332</v>
+        <v>2351</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>0.76</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2335</v>
+        <v>2353</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>29.86</v>
+        <v>332.77</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2339</v>
+        <v>2357</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2346</v>
+        <v>2361</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F21" s="3">
-        <v>1.26</v>
+        <v>18.92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>