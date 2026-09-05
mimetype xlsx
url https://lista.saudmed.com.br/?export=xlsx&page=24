--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,224 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 04:05</t>
-[...2 lines deleted...]
-    <t>Equipo Carboxiterapia Ii Rosca - MEDSONDA</t>
+    <t>Lista gerada no: 05/09/2026 06:33</t>
+  </si>
+  <si>
+    <t>Pa Plastica Para Lixo C/ Cabo</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>Cobertura Para Obito M 600 X 1500 Cinza - PLASTICOS JUREMA</t>
+  </si>
+  <si>
+    <t>OBITO / FUNERARIA</t>
+  </si>
+  <si>
+    <t>PLASTICOS JUREMA</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - CIEX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CIEX</t>
+  </si>
+  <si>
+    <t>Lamina Micro Fosca Lapidada - PRECISION</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.06 K33 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>Unid Lidocaina 2% 20Ml C/Vaso - XYLESTESIN</t>
-[...95 lines deleted...]
-    <t>Preservativo N/Lubrif - MADEITEX</t>
+    <t>SONDA NASOGASTRICA CURTA N.16 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Lencol Desc C/Elast 20G 2,X 0,9M Pc/1- Hndesc</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>HNDESC</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL USO GERAL S/PO AZUL G - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO AZUL P - MEDIX</t>
+  </si>
+  <si>
+    <t>Lixa De Unha 100/180 - OPI</t>
   </si>
   <si>
     <t>Higiene Básica</t>
   </si>
   <si>
-    <t>MADEITEX</t>
-[...26 lines deleted...]
-    <t>UNID AGULHA P/ CANETA DE INSULINA 31G 6MM - UNIQMED</t>
+    <t>OPI</t>
+  </si>
+  <si>
+    <t>Prn Tampa Conec. C/ Memb. Auto Cicat - LA VET</t>
+  </si>
+  <si>
+    <t>VETERINARIO</t>
+  </si>
+  <si>
+    <t>LA VET</t>
+  </si>
+  <si>
+    <t>5634 - PINCA ANATOMICA DENTE 3MM 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 20G S/ MANGA C/ TIRAS PC/10 - DEJAMARO</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 14 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>FITA SILICONE REMOCAO SUAVE 2,X 5M AZUL  - 3M</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>LAMINA BISTURI N.10 (CARBONO) - UNIQMED</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
-    <t>COLETOR PERFUROCORTANTE 20L - DESCARPACK</t>
-[...5 lines deleted...]
-    <t>DESCARBOX</t>
+    <t>VLA203OL - MEIA LEGLINE AD 15-23 P PE ABERTO OLINDA - VENOSAN</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Muleta Axilar D7 Regulavel Par - DELLAMED</t>
+  </si>
+  <si>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>LAMINA BISTURI N.1(ACO CARBONO) - UNIQMED</t>
+  </si>
+  <si>
+    <t>LAMINA BISTURI N.2- UNIQMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7344cab2f267f85c71d7483c30ce57.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c886b4d026141234fa8b0634ffe9c25.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03e2fdb8609300f0508027fd9e596a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be192bf78f701714815cdec0b1f8505.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff0d647dae01ea5fcf5a6d311a061.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba936c25703d639a0ce8ed9ef036e50.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648352ba8ce8b3678760aa24a1ac4e6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1847245d319eb3d93f9aa7c7e5f35.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af097d804c4dddfb7036fa73ee60c2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c455cd5ef6e233b30d5cf9a2e29b0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b2d025453b5e9d7e8c9f8db014274.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de75b8c518f86c3a9389d8bb8f681c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c4b9e28d7ea15df87508d826f38c9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d4112b3d0ec82d67475b50a05530.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebcddd693eb4f9b2519082f081c19e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82491ec220e2c320115b3fc86128e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab0a7db230d6213d3558ad8bb3e352.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479fb3ca624fea5043ffdcef45137eb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb2b3f98b42b2470274a2ae6d3485.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99445b830242df4204672b02586707ac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44e2d73fb9ca4ee8a18f566a2fcc2c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a06e03144a730ab4e182121d9c87e8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56196361abfe263a2b0be6e57785bb0b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d52e8f56a189ac38141477bdc9f3a7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dabf6586bee383334a5821f71f9537.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966928ad855f3ab956b549924609454.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc89ae3ec71aa9134c2be1655dd63f7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e69a690c1298f696822d6a4a3437e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042d4888880e40305eb24f5bae00479.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8c1203c78c72b92d62c8d4ee4d2e1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb3f195f6ade4de4110bf118e1afbf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f46a9385ad273b7e0571f74c425b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694444b338b13530347b8bac52c19881.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82100af6806b318c7e26b5854d4b66d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360bf4dee67c3b981af9a903c7d27f3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1d4369f950eab493cea49150ec99e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff8673c98a624621ae10e22efd821f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d17b32bc117d1599a12a63457ddcb0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d7ef52235a42cf447a42249a0d59f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30003912e233169013651e184e0723e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2310</v>
+        <v>2206</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.4</v>
+        <v>11.87</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2313</v>
+        <v>2207</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>20.58</v>
+        <v>16.57</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2314</v>
+        <v>2209</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>278.1</v>
+        <v>9.41</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2315</v>
+        <v>2214</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>23.67</v>
+        <v>11.42</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2317</v>
+        <v>2218</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>80.75</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2321</v>
+        <v>2219</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>4.31</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2327</v>
+        <v>2221</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>3.89</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2329</v>
+        <v>2229</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>0.53</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2330</v>
+        <v>2230</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>0.59</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2332</v>
+        <v>2234</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>0.76</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2335</v>
+        <v>2250</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>29.86</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2339</v>
+        <v>2253</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>0.44</v>
+        <v>41.06</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2346</v>
+        <v>2260</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>1.26</v>
+        <v>20.71</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2348</v>
+        <v>2270</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" t="s">
         <v>43</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>0.75</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2349</v>
+        <v>2271</v>
       </c>
       <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" t="s">
         <v>45</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>5.78</v>
+        <v>119.01</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2350</v>
+        <v>2280</v>
       </c>
       <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
         <v>47</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>48</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>3.13</v>
+        <v>57.71</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2351</v>
+        <v>2282</v>
       </c>
       <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
         <v>50</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F18" s="3">
-        <v>252.82</v>
+        <v>136.46</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2353</v>
+        <v>2287</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F19" s="3">
-        <v>332.77</v>
+        <v>212.29</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2357</v>
+        <v>2289</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>0.29</v>
+        <v>58.04</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2361</v>
+        <v>2290</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>18.92</v>
+        <v>60.46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>