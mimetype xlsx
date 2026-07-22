--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,194 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 22:54</t>
-[...2 lines deleted...]
-    <t>UNID LAMINA BISTURI N.21 - UNIQMED</t>
+    <t>Lista gerada no: 22/07/2026 05:16</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G C/100 - MEDIX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 20 X 33CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Dispenser Papel Branco - Clean Velox</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>TORNEIRA DESCARTAVEL VIAS LL - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>UNID SCALP 21G - FX MEDICAL</t>
+  </si>
+  <si>
+    <t>FX MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 21G SEGURANCA - FX MEDICAL</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G SEGURANCA - FX MEDICAL</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 2X 28CM C/RX PC/0 - VITORIA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>CHUMACO CURATIVO CIRURGICO 1X 60CM 0 - LUIZA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>Unid Atadura Elastica 15CM X 2,2M - NEVE</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.20 - UNIQMED</t>
   </si>
   <si>
     <t>Lâminas de Bisturi</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
-    <t>UNID NYLON PRETO 1 C/AG 3.0 - SHALON</t>
+    <t>1631 - REGATA SHORTS FECHO FRONTAL BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>Espeto de Bambu 25CM - BILLA-GLOBAL</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>BILLA GLOBAL</t>
+  </si>
+  <si>
+    <t>UNID POLIGLACTINA 2-0 C/AG 3,5 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>UNID SEDA TRANCADA PRETA 3-0 C/AG 2,0 ODONTO - SHALON</t>
-[...101 lines deleted...]
-    <t>BIOBELA</t>
+    <t>UNID CATGUT CROMADO 2-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 10Cm X 4,5M Branca  - LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE ROSA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE BEGE 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE VERDE 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d422ffa7bc2193af95c7dad2203681.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99310fdfd402c00e32c6a43bf86fc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f097aaf1ea2eab7c55ec9156ae34.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91922b3ad0f7118b8260ddb31d20e9c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f1d960b65f4af1b6cb3e954ba168e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8ce78f2dc34646537fab6b0474efe.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20679214060276f77c0f18f5e67803.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b587657a9dbb2bc5301b8677afe248.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e32650f4238c789264b0e9fd24bdf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3962e939ea2488af239cd3a0a0687.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc0937fbd7c1137e6a729d2e4bcf45.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd46f1c17bd4b812b62cf88707f92.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16469816be8f80fba99065a4b49834e6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e3df3504bc6a50bbd6ff72d28469.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa356c7002b206702b6171ffc659589.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede28dac927f8694caaf8bff45cc6c21.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa81e857eb8084a3d947829617474.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab083be7f141b0ad13c7d202af3049.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9d5c29ea05d5ff47aa7d9deed7277.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a7feebbdee42487908775c8254984.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10d6988ee886d3f0e16caadbfc32e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2c33e3ad04df06f4566de3e4dd0a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb72ca7b16c05441b12eb885425c6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6713133949d8a867b214011701545.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35baccee79a1de1043036d38e4d8fe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d4df911d224099ea6739d28cfd0c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281896d5dfef4bc4091f79dc3b08505.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461b6e75f08ef73b0a70383449dd54f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fcef1ebe851ff06b51109a3c75e5d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a1e56f440ad4c3e91e2501726f637.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064748d7040df41ee5efc2aaebb79590.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd816fba5bc4caf4bd959d01804c429a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a39477c9a2b9d0f54c893c4f3fc695.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48789b6da06c8046ec37c8f59703cc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece041a566c91146951ad59d7e570978.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf90c6c4dadd9634e2cdd82bf322a7c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d45025ea765b76d0caeec53d008d3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9531a4f1bd73b65821819fb7ba0b4e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74931d18b66126567bd27bf1d43e2c31.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355db1b1ff9829b2cbe4905c87adfcdb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2457</v>
+        <v>2484</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.59</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2459</v>
+        <v>2495</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.32</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2460</v>
+        <v>2503</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>3.36</v>
+        <v>319.2</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2462</v>
+        <v>2506</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>3.72</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2467</v>
+        <v>2514</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>3.72</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2468</v>
+        <v>2516</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>3.51</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2473</v>
+        <v>2517</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>4.2</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2479</v>
+        <v>2521</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>0.15</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2484</v>
+        <v>2523</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>0.34</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2495</v>
+        <v>2527</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>0.84</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2503</v>
+        <v>2529</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>319.2</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2506</v>
+        <v>2535</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>1.64</v>
+        <v>238.08</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2514</v>
+        <v>2536</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>0.5</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2516</v>
+        <v>2538</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>0.86</v>
+        <v>13.63</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2517</v>
+        <v>2541</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>0.86</v>
+        <v>8.46</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2521</v>
+        <v>2542</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>5.88</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2523</v>
+        <v>2552</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>3.72</v>
+        <v>270.52</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2527</v>
+        <v>2561</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>2.58</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2529</v>
+        <v>2562</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>0.55</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2535</v>
+        <v>2563</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>238.08</v>
+        <v>29.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>