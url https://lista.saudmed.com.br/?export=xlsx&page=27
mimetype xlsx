--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,209 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 05:16</t>
-[...2 lines deleted...]
-    <t>UNID SCALP 23G C/100 - MEDIX</t>
+    <t>Lista gerada no: 05/09/2026 07:19</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO USO GERAL PRETA P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Equipo Multivias 2 Vias Polifix LL - MEDSONDA</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>MEDIX</t>
-[...5 lines deleted...]
-    <t>Envelopes para esterilização</t>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>41 - LENCOL PLASTICO C/ ELASTICO SOLTEIRO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.10 - UNIQMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>BOLSA COLETA / TRANSFUSAO SANGUE PLAQUETA TRIPLA CPDA-500ML - JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>BOLSA COLETA / TRANSFUSAO SANGUE SIMPLES CPDA-500ML - JP</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE ROLO 05CM X 10M - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>Dispenser Papel Branco - Clean Velox</t>
-[...8 lines deleted...]
-    <t>TORNEIRA DESCARTAVEL VIAS LL - VITALGOLD</t>
+    <t>Atadura Vetrap 5Cm X 4,5M Amarelo C/ Patas- LA VET</t>
+  </si>
+  <si>
+    <t>VETERINARIO</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>OXIMETRO DE DEDO PEDIATRICO OLED - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 30MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>Extensor Cateter Infusao Fotossensivel 12Fr 120CM - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>UNID SCALP 21G - FX MEDICAL</t>
-[...59 lines deleted...]
-    <t>UNID POLIGLACTINA 2-0 C/AG 3,5 - SHALON</t>
+    <t>UNID LAMINA BISTURI N.24 - UNIQMED</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO 0,9% 100ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.20 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Unid lamina bisturi n.12 - advantive</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.12 - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.15 - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.21 - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 1 C/AG 3.0 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>UNID CATGUT CROMADO 2-0 C/AG 4,0 - SHALON</t>
-[...32 lines deleted...]
-    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+    <t>UNID AC POLIGLICOLICO 3-0 C/AG 3,0 - SHALON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10d6988ee886d3f0e16caadbfc32e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2c33e3ad04df06f4566de3e4dd0a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb72ca7b16c05441b12eb885425c6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6713133949d8a867b214011701545.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35baccee79a1de1043036d38e4d8fe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d4df911d224099ea6739d28cfd0c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281896d5dfef4bc4091f79dc3b08505.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461b6e75f08ef73b0a70383449dd54f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fcef1ebe851ff06b51109a3c75e5d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a1e56f440ad4c3e91e2501726f637.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064748d7040df41ee5efc2aaebb79590.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd816fba5bc4caf4bd959d01804c429a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a39477c9a2b9d0f54c893c4f3fc695.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48789b6da06c8046ec37c8f59703cc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece041a566c91146951ad59d7e570978.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf90c6c4dadd9634e2cdd82bf322a7c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d45025ea765b76d0caeec53d008d3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9531a4f1bd73b65821819fb7ba0b4e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74931d18b66126567bd27bf1d43e2c31.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355db1b1ff9829b2cbe4905c87adfcdb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b33c9397a80b18b80f6f94992a95f6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2ee28d216d086002354b71e5d1e4d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b44297ddce36f9ae85f143315fdcc1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7cfece50e0e2b5251a45a2d097c9e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107996086ebf9d5d4ea3095fb57f96b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44610e77db2755184cc05cbb1ef9f9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3c3353323df37a4da3f586ced0be1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959101482c742633a77defe3fc1b382.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35627c1c2ba82c68add7c429f2b403.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17561fe38d509551d8ef54d824739a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8204c227fcbab3510c779850f708f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91927588c8f7261227c6cf1632913b26.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fcd79f3b9d82bfe24edc4ff97d171.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3863dbd01dab105a46ac45743b4fc8e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5043cc338fed307afa4542928cbf936.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef7a63d2731c97a27b3f60bc6e3f99.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cf04ca6c8c92107b56a6d9a0e4b03.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d6ce79fbff6e4575dc6418e8dce4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bf894bcf064d0531ffebda589de98.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460160b5791067bf931cb21ae72dfb5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2484</v>
+        <v>2412</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.34</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2495</v>
+        <v>2413</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.84</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2503</v>
+        <v>2420</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>319.2</v>
+        <v>101.12</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2506</v>
+        <v>2428</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>1.64</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2514</v>
+        <v>2429</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>0.5</v>
+        <v>71.65</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2516</v>
+        <v>2430</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>0.86</v>
+        <v>54.35</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2517</v>
+        <v>2434</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>0.86</v>
+        <v>67.89</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2521</v>
+        <v>2435</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>5.88</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2523</v>
+        <v>2436</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>3.72</v>
+        <v>237.09</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2527</v>
+        <v>2439</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>2.58</v>
+        <v>239.63</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2529</v>
+        <v>2447</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>0.55</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2535</v>
+        <v>2448</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>238.08</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2536</v>
+        <v>2450</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>37.25</v>
+        <v>7.54</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2538</v>
+        <v>2452</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>13.63</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2541</v>
+        <v>2453</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>8.46</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2542</v>
+        <v>2455</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>19.72</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2552</v>
+        <v>2456</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>270.52</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2561</v>
+        <v>2457</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>34.71</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2562</v>
+        <v>2459</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" t="s">
         <v>48</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>34.71</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2563</v>
+        <v>2461</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>29.75</v>
+        <v>15.62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>