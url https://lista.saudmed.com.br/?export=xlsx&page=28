--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -34,153 +34,153 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 23:32</t>
-[...2 lines deleted...]
-    <t>Espeto de Bambu 25CM - BILLA-GLOBAL</t>
+    <t>Lista gerada no: 22/07/2026 05:56</t>
+  </si>
+  <si>
+    <t>SACO LIXO AZUL 100L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>H28_2 - LUVA POWER GRIP P - HIDROLIGHT</t>
   </si>
   <si>
     <t>Suprimentos Descartáveis</t>
   </si>
   <si>
-    <t>BILLA GLOBAL</t>
-[...23 lines deleted...]
-    <t>1604 - CORSELET REGATA/SHORTS BEGE P - BIOBELA</t>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H28_3 - LUVA POWER GRIP G - HIDROLIGHT</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>BIOBELA</t>
-[...14 lines deleted...]
-    <t>KINESIO TAPE VERDE 5CM X 5M - MONTSERRAT</t>
+    <t>H86 - COTOVELEIRA CROSS TRAINING PRETA P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>FL53 - BOLA HAND GRIP - HIDROLIGHT</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
-    <t>SACO LIXO AZUL 100L 0,4M PC/100</t>
-[...22 lines deleted...]
-  <si>
     <t>OR1024_3 - ORTESE COMFORT AIR LONGA C/POL DIR G - HIDROLIGHT</t>
   </si>
   <si>
     <t>OR1026_2 - ORTESE COMFORT AIR S/POL DIR PRETA M - HIDROLIGHT</t>
   </si>
   <si>
     <t>OR1026_3 - ORTESE COMFORT AIR S/POL DIR PRETA G - HIDROLIGHT</t>
   </si>
   <si>
     <t>OR1040_3 - CINTA HIGH TECH G - HIDROLIGHT</t>
   </si>
   <si>
     <t>OR64_4 - JOELHEIRA C/ ORIFICIO GG - HIDROLIGHT</t>
   </si>
   <si>
     <t>RV06_3 - MUNHEQUEIRA RECOVERY DIR G - HIDROLIGHT</t>
   </si>
   <si>
     <t>OR1007_5 - CORRETOR POSTURAL TAM PP - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Coletor urina sistema aberto 1,2l - uromed</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML C/AG LS - SR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 250ML Frasco - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>8240 - Calcanheira Gel P/ Esporao Calcaneo P (35/36) - LENOX</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>8292 - Palmilha De Gel S/ Ogiva 37/38 - LENOX</t>
+  </si>
+  <si>
+    <t>2- ALMOFADA AGUA CX DE OVO REDONDA S/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>33 - ALMOFADA GEL CAIXA DE OVO QUADRADA C/ ENCOSTO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>3- ALMOFADA GEL CX DE OVO REDONDA C/ FURO - AQUASONUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ec52f6f7ee02513dd2068e375298f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a816201884833fd95b24c42458d0ced.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037fc0025313a7255ce5987dfc6555e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c5eb153fd88922784b3b177053b8e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c3f998043d228a5341fc9f5d40bcb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39b52b4257041cf3edc2dea3c7e53d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15104256d41c2c928a7e21c288496fe.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96988e1b6f82dd838846fd6b526ebbb2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7b3c2a4ce9df21de88338d79bed5f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8de1ce8da07cb238b4fc4ec843834.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d17c51e415c2149ce2ba6a941a483.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75749eed76f44e774cd2efdbc356405b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e954234f45752e0a586998c004d40.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d05b4b8c1e63b58472720e3b1080d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8920f18056aa51e37ec5a13ccc3bd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fddd9ad2630a7bfb060fa719bc64f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f8a6442e1c06dbc008d90455eeb3d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db7dcf73888eecdfa2a9b76fd7efe7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a41fe1136420762af20a0cf315eb93.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eb3ef7dfe4cfd5bdb82d0585faaff.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8efc3240a14d200deb73885d6217f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9489c12df7888437c3a93d61bd328.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eb6da1140a6d7360e89b7b2a0c2f0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f24a8dc451f038c7e3644009909c3e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455efd23799cbf6ea62e57f91ea150e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312b0d8dd6c2a0626427ac361f405a5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aafce1f009013d00750b2584b11df.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64bad08487df5e1c1aa4f09833f12b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d775eefea4d0d619fd9aa83dfaa6294.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fad0941ca09a92a37f7186b7850c82.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9c5648b5e3c1fcb0d0d384fc9ee84.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c16ddd31f814d18a4c05676ed7f34.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1335b716aa34499016519c2b48970f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f9fa4f7de8e474d31942d4397331b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd55b3c6ca6c9a967de63e33c64b0d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d877218586aabcee88a0f419c5ad7ad.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf69e78ac8951a2bda718d8e585e25f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b9fbe435b2955a67f6cf5ba780d2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af98ed36c4f985a372774b51de601bd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac930b519b33e099f6a982cb4dbfe95.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2536</v>
+        <v>2566</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>37.25</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2538</v>
+        <v>2576</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>13.63</v>
+        <v>97.99</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2541</v>
+        <v>2577</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>8.46</v>
+        <v>103.87</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2542</v>
+        <v>2584</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>19.72</v>
+        <v>155.57</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2552</v>
+        <v>2591</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>270.52</v>
+        <v>42.15</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2561</v>
+        <v>2596</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>34.71</v>
+        <v>147.61</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2562</v>
+        <v>2598</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>34.71</v>
+        <v>124.01</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2563</v>
+        <v>2599</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>34.71</v>
+        <v>119.24</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2566</v>
+        <v>2607</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>69.43</v>
+        <v>280.46</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2576</v>
+        <v>2615</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>97.99</v>
+        <v>75.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2577</v>
+        <v>2621</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>103.87</v>
+        <v>170.35</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2584</v>
+        <v>2622</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>155.57</v>
+        <v>109.52</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2591</v>
+        <v>2625</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>42.15</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2596</v>
+        <v>2626</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>147.61</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2598</v>
+        <v>2628</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>124.01</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2599</v>
+        <v>2648</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>119.24</v>
+        <v>88.58</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2607</v>
+        <v>2657</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>280.46</v>
+        <v>201.1</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2615</v>
+        <v>2665</v>
       </c>
       <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" t="s">
         <v>38</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>75.5</v>
+        <v>57.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2621</v>
+        <v>2667</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F20" s="3">
-        <v>170.35</v>
+        <v>216.66</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2622</v>
+        <v>2669</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>109.52</v>
+        <v>155.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>