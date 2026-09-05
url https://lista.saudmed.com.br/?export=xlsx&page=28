--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,173 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 05:56</t>
-[...14 lines deleted...]
-    <t>Suprimentos Descartáveis</t>
+    <t>Lista gerada no: 05/09/2026 08:01</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 2-0 S/AG - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 0 S/AG - SHALON</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 2-0 C/AG 2,5 - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA ALCOOLICA 0,5% 100ML (RIOHEX) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>OR1003_2 - TIPOIA IMOBILIZADORA INFANTIL MASC M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
-    <t>H28_3 - LUVA POWER GRIP G - HIDROLIGHT</t>
-[...38 lines deleted...]
-    <t>Tubos e Coletores</t>
+    <t>Unid agulha 23g azul 2x 0,- MEDIX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G C/100 - MEDIX</t>
+  </si>
+  <si>
+    <t>Unid seringa insulina 1ml c/ag ls 1x 0,4- Medix</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 20 X 33CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>UNID SERINGA 20ML C/AG LS - SR</t>
-[...35 lines deleted...]
-    <t>3- ALMOFADA GEL CX DE OVO REDONDA C/ FURO - AQUASONUS</t>
+    <t>UNID SERINGA 10ML S/AG LL - SR</t>
+  </si>
+  <si>
+    <t>Dispenser Papel Branco - Clean Velox</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>TORNEIRA DESCARTAVEL VIAS LL - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>UNID SCALP 21G - FX MEDICAL</t>
+  </si>
+  <si>
+    <t>FX MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 21G SEGURANCA - FX MEDICAL</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G SEGURANCA - FX MEDICAL</t>
+  </si>
+  <si>
+    <t>Prn Tampa Conec. C/ Memb. Auto Cicat Pc/100 Mt/9- Fx Medical</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 2X 28CM C/RX PC/0 - VITORIA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>CHUMACO CURATIVO CIRURGICO 1X 60CM 0 - LUIZA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>GAZE 09F 7,X 7,PC/500 MT/3- REBECCA</t>
+  </si>
+  <si>
+    <t>Transofix Adaptador Soro MT/2000 - FX Medical</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8efc3240a14d200deb73885d6217f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9489c12df7888437c3a93d61bd328.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eb6da1140a6d7360e89b7b2a0c2f0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f24a8dc451f038c7e3644009909c3e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455efd23799cbf6ea62e57f91ea150e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312b0d8dd6c2a0626427ac361f405a5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aafce1f009013d00750b2584b11df.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64bad08487df5e1c1aa4f09833f12b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d775eefea4d0d619fd9aa83dfaa6294.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fad0941ca09a92a37f7186b7850c82.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9c5648b5e3c1fcb0d0d384fc9ee84.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c16ddd31f814d18a4c05676ed7f34.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1335b716aa34499016519c2b48970f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f9fa4f7de8e474d31942d4397331b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd55b3c6ca6c9a967de63e33c64b0d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d877218586aabcee88a0f419c5ad7ad.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf69e78ac8951a2bda718d8e585e25f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b9fbe435b2955a67f6cf5ba780d2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af98ed36c4f985a372774b51de601bd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac930b519b33e099f6a982cb4dbfe95.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708e48174315dd7e277a07d14ae5219.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f213e2178b541b20da35476531a40e4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd89e5caa9f0daec7875afc9e498851.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f661bfba07f5e0f9aa7ceb64c33b51.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49026494f8fcfe1f998f323216ad66.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44169f5e14f6526e804f07adefdadf32.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf65e2aefeaa4a998b94c7cb9c1d366.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d475bbb35355dc5b56def82671ca5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b121a15431ffc1b8f16873a0cb47d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc52a496b3fff9e6da831286fa2009.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331d6b044fe955c79fc4fd30883389d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617d813dfa6104f139833181dfd4ed1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab43e77f5ed461932053d6c894bae1e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c422fa77afe3770984822acc74b6010.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c418b15168a0796f89aaf3e17fa8a3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8e71e1192c955de28ba99d31dad47.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608228c106b075d47e39f501757ab97c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5de49d8687b36cd1d652212d51ee3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777ccc0a5a2cec95b3819bf12c814b0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037eb497acd1dabab434e975f7f0479.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2566</v>
+        <v>2462</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>69.43</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2576</v>
+        <v>2467</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>97.99</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2577</v>
+        <v>2468</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>103.87</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2584</v>
+        <v>2473</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>155.57</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2591</v>
+        <v>2477</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>42.15</v>
+        <v>94.25</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2596</v>
+        <v>2479</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>147.61</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2598</v>
+        <v>2484</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>124.01</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2599</v>
+        <v>2485</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>20</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>119.24</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2607</v>
+        <v>2495</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>280.46</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2615</v>
+        <v>2498</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>75.5</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2621</v>
+        <v>2503</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>170.35</v>
+        <v>319.2</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2622</v>
+        <v>2506</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>109.52</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2625</v>
+        <v>2514</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>7.41</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2626</v>
+        <v>2516</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>1.34</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2628</v>
+        <v>2517</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>8.36</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2648</v>
+        <v>2519</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>88.58</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2657</v>
+        <v>2521</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>201.1</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2665</v>
+        <v>2523</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>57.75</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2667</v>
+        <v>2524</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>216.66</v>
+        <v>35.87</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2669</v>
+        <v>2526</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>155.99</v>
+        <v>0.86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>