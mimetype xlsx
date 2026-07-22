--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,179 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 23:31</t>
-[...5 lines deleted...]
-    <t>Tubos e Coletores</t>
+    <t>Lista gerada no: 22/07/2026 06:25</t>
+  </si>
+  <si>
+    <t>BOLSA TERMICA BABY 190G - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>ESTANTE RACK COM VENTOSA 50 TUBOS 10MM -17MM - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>1003 - CALCANHEIRA SILIGEL P/ ESPORAO M - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>FP 612 - BOTA IMOB DE TORNOZELO LONGA G - MARIMAR</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>FP 612 - BOTA IMOB DE TORNOZELO LONGA M - MARIMAR</t>
+  </si>
+  <si>
+    <t>FP 902 A - Colete Putti Baixo GG - MARIMAR</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 25MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,30 X 75MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,1X 8MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,20 X 15MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 50MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA P/ CANETA DE INSULINA 32G X 0,2- ADVANTIVE</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>UNID SERINGA 20ML C/AG LS - SR</t>
-[...95 lines deleted...]
-    <t>UNID AGULHA P/ CANETA DE INSULINA 32G X 0,2- ADVANTIVE</t>
+    <t>Equipo Microgotas De Infusao Gravitacional 150Ml C/ Bureta - SOLIDOR</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- MEDIX</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO PRETA M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>LUVA LIMPEZA PAR LATEX AMARELA M - TALGE</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>VG400- UNID CURATIVO HIDROCOLOIDE 1X 15CM ULTRAFINO - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>VG700- UNID CURATIVO HIDROCOLOIDE 1X 15CM PLUS - VITALDERME</t>
+  </si>
+  <si>
+    <t>VG200- UNID CURATIVO HIDROCOLOIDE 1X 15CM - VITALDERME</t>
+  </si>
+  <si>
+    <t>VG200- UNID CURATIVO HIDROCOLOIDE 20 X 20CM - VITALDERME</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a951710ab7c7db2f3aa2155229d0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95957bf9eeed8c9aa554c3ad7b8ec44.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec452f5f3e389a38df95d03916fdbb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa75b0289a5323a7afa15de30542651.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510481769b02d04f6dfa97cefc1d8a0a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260eeb21aeab13c2915fd2de6eb0af2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa28bfdd1d86f584146e38527a80ce.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d39e62a6e3a37b6040702f40b3471.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe22e33c87a00a5b145e9d9cb9925b1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e9e2a5756a167cbca233a7620a61.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d14c3b7645ba3635fb3fe44b48108.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14bf7ff4555ab5fa9f22ad4e63a406.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f8d24ef42a5ad86667afa0eea4592.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2313d62823d73ecf502f9fbddab792c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872353b7a927c09c4e2646ef15637341.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2ede1e4b37bf11408664ec881e471.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66359940096e97e5e7f5222dfda61e6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8131fe48ffd0e4e3bf99819997c3b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f310565df4b7e49cb591055b5c1d9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573efac740e80ad5b8628217dc84821.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a65423a53e93305eb8793ff0a8a2e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7634490dc58bc6b208b25684f9c3a8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6c9ef538eba83f462e2e9957250e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f376a8652476e1e4e3170ae026e76c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb13d30356eaaf083d82741991c607.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f8a5d7bb824ea99e050376a215d9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6b2ad623e11d032a85c3eb3ca0245.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493271ad65dfcbc284795f8d8863cc56.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3da0ca616365136570a7bc010351b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20d02fb00e323e29a63e2da7ad723e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d13bdf40fe099df38f1b0c3b11984.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1004e80bf1874c33ad17769f30cdf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b8825e934ee22e4e55be5190fd642.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a78ffa0e864094b478f46964642a1e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f82cfe890ec2f5484a84d893b79d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4d2a4ac45fcce78aafb049a99d2f7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df221a9a474972d37b4652fd33a2eba6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205008ea598431123157420e36aab11c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29555f67d5a2482bd5b17399ea4fa08e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fe7278201edf2c17eda7fe532848b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2625</v>
+        <v>2671</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>7.41</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2626</v>
+        <v>2672</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.34</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2628</v>
+        <v>2678</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>8.36</v>
+        <v>77.11</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2648</v>
+        <v>2683</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>88.58</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2657</v>
+        <v>2685</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>201.1</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2665</v>
+        <v>2694</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>57.75</v>
+        <v>197.19</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2667</v>
+        <v>2696</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>216.66</v>
+        <v>36.18</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2669</v>
+        <v>2697</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>155.99</v>
+        <v>34.02</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2671</v>
+        <v>2698</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>48.49</v>
+        <v>36.18</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2672</v>
+        <v>2699</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>56.36</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2678</v>
+        <v>2700</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>77.11</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2683</v>
+        <v>2705</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>95.76</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2685</v>
+        <v>2706</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>95.76</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2694</v>
+        <v>2709</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>197.19</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2696</v>
+        <v>2712</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3">
-        <v>36.18</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2697</v>
+        <v>2713</v>
       </c>
       <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" t="s">
         <v>38</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>34.02</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2698</v>
+        <v>2717</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>36.18</v>
+        <v>21.59</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2699</v>
+        <v>2718</v>
       </c>
       <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
         <v>40</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
         <v>34.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2700</v>
+        <v>2719</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>34.0</v>
+        <v>25.66</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2705</v>
+        <v>2720</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>0.34</v>
+        <v>41.08</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>