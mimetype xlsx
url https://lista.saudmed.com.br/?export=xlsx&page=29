--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,185 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 06:25</t>
-[...2 lines deleted...]
-    <t>BOLSA TERMICA BABY 190G - CARBOGEL</t>
+    <t>Lista gerada no: 05/09/2026 08:07</t>
+  </si>
+  <si>
+    <t>Unid Atadura Elastica 15CM X 2,2M - NEVE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.20 - UNIQMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>1631 - REGATA SHORTS FECHO FRONTAL BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>Espeto de Bambu 25CM - BILLA-GLOBAL</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>BILLA GLOBAL</t>
+  </si>
+  <si>
+    <t>UNID POLIGLACTINA 2-0 C/AG 3,5 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 10Cm X 4,5M Branca  - LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE P - BIOBELA</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>CARBOGEL</t>
-[...11 lines deleted...]
-    <t>1003 - CALCANHEIRA SILIGEL P/ ESPORAO M - ORTHOPAHUER</t>
+    <t>KINESIO TAPE ROSA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE VERDE 5CM X 5M - MONTSERRAT</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
-    <t>ORTHOPAUHER</t>
-[...14 lines deleted...]
-    <t>AGULHA P/ ACUPUNTURA 0,2X 25MM - UNIQMED</t>
+    <t>SACO LIXO AZUL 100L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>1625G4 - FAIXA ABDOMINAL DE 4 GOMOS BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>H28_3 - LUVA POWER GRIP G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H86_3 - COTOVELEIRA CROSS TRAINING PRETA G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H87_2 - CANELEIRA CROSS TRAINING PRETA M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1023 - ORTESE COMFORT PLUS C/POLEGAR DIR P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1026_3 - ORTESE COMFORT AIR S/POL DIR PRETA G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>RV06 - MUNHEQUEIRA RECOVERY DIR P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>RV06_2 - MUNHEQUEIRA RECOVERY DIR M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Coletor urina sistema aberto 1,2l - uromed</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML C/AG LS - SR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
-  </si>
-[...67 lines deleted...]
-    <t>Gazes e Compressas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a65423a53e93305eb8793ff0a8a2e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7634490dc58bc6b208b25684f9c3a8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6c9ef538eba83f462e2e9957250e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f376a8652476e1e4e3170ae026e76c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb13d30356eaaf083d82741991c607.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f8a5d7bb824ea99e050376a215d9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6b2ad623e11d032a85c3eb3ca0245.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493271ad65dfcbc284795f8d8863cc56.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3da0ca616365136570a7bc010351b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20d02fb00e323e29a63e2da7ad723e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d13bdf40fe099df38f1b0c3b11984.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1004e80bf1874c33ad17769f30cdf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b8825e934ee22e4e55be5190fd642.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a78ffa0e864094b478f46964642a1e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f82cfe890ec2f5484a84d893b79d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4d2a4ac45fcce78aafb049a99d2f7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df221a9a474972d37b4652fd33a2eba6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205008ea598431123157420e36aab11c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29555f67d5a2482bd5b17399ea4fa08e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fe7278201edf2c17eda7fe532848b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f08a58a5864ebe3ed80be88b7eb8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab659b55bba63002357d1efa14b9c4a2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f76b36b52c43bfe772f769a9e170dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98b08b70dd61fb001befc58dd5b8d1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fa0c2f632933b8df731df3340dc1e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eba29ea62909c86049ffcccaa6319.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f6fdac7a3b483bec9340fdbf2e448.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d0b5643ba26fe3c6df2329ac44337.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd013309a5ab87328d92e38d94a65197.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d002c11c7cb4571a0273dd598c13357.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6edb4a014705395785f33cb4782005.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dec81e5c0723ca5709f914b0f190ac.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3977b37c48e9b015ef86511e54217b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1c09ddc780521b3c02f4d4b8fa64.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97507fad718d4fe7c3aa58b70902b67e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d3947708112dd04c210aaf040322e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a6403104221b2513a6deee97679f9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f3bbc1bd295387ea7e0dedd858ad9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72f5557eccd462f88bae8d6de6ee29.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159891fc60653014a4ae1b5df7bd468.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2671</v>
+        <v>2527</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>48.49</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2672</v>
+        <v>2529</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>56.36</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2678</v>
+        <v>2535</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>77.11</v>
+        <v>238.08</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2683</v>
+        <v>2536</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>95.76</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2685</v>
+        <v>2538</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>95.76</v>
+        <v>13.63</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2694</v>
+        <v>2542</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>197.19</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2696</v>
+        <v>2552</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>36.18</v>
+        <v>270.52</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2697</v>
+        <v>2561</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>34.02</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2698</v>
+        <v>2563</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>36.18</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2699</v>
+        <v>2566</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>34.0</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2700</v>
+        <v>2574</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>34.0</v>
+        <v>198.7</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2705</v>
+        <v>2577</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>0.34</v>
+        <v>103.87</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2706</v>
+        <v>2586</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>11.76</v>
+        <v>149.58</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2709</v>
+        <v>2588</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>0.15</v>
+        <v>137.53</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2712</v>
+        <v>2592</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>35.91</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2713</v>
+        <v>2599</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="3">
-        <v>5.38</v>
+        <v>119.24</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2717</v>
+        <v>2619</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F18" s="3">
-        <v>21.59</v>
+        <v>148.03</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2718</v>
+        <v>2620</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>34.0</v>
+        <v>189.76</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2719</v>
+        <v>2625</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>25.66</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2720</v>
+        <v>2626</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>41.08</v>
+        <v>1.34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>