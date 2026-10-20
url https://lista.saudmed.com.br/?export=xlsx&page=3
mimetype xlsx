--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,215 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/09/2026 22:10</t>
-[...2 lines deleted...]
-    <t>MEIA 6000 AD 20-30 BEGE G - VENOSAN</t>
+    <t>Lista gerada no: 20/10/2026 01:02</t>
+  </si>
+  <si>
+    <t>GELO RIGIDO 500ML - GELOTECH</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>VENOSAN</t>
-[...29 lines deleted...]
-    <t>Seringas, Agulhas e Conta Gotas</t>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>METRONIDAZOL 500MG 100ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 2,5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 1,2CM X 4,5M - MISSNER</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 2,5CM X 0,9M MT/20- MISSNER</t>
+  </si>
+  <si>
+    <t>Extensor 120CM LL - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 10Cm X 4,5M Preta- LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>Kit Micronebulizador Infantil - I-205/IVD1.6 - OMRON</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>Colector Urina Frasco 2HORAS 2L - CRAL</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 5Cm X 4,5M Rosa C/ Patas - LA VET</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA SEGURANCA - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>DRENO PENROSE EST S/ GAZE N.1 - MADEITEX</t>
-[...85 lines deleted...]
-  <si>
     <t>4003 - TUBO RECORTAVEL P/ CALOS SILIGEL P - ORTHOPAUHER</t>
   </si>
   <si>
     <t>ORTHOPAUHER</t>
   </si>
   <si>
     <t>Porta Comprimidos (A Granel)</t>
   </si>
   <si>
     <t>Acessórios para Medicamentos</t>
   </si>
   <si>
     <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Limpador Multiuso 5 Litros - BARBAREX</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>BARBAREX</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>LUVA TPE S/PO TRANSPARENTE G - VABENE</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>VABENE</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 4-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Oculos De Protecao Incolor - SSPLUS</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck P - MARIMAR</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1986c4ac9e28654b041defe7d061a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4cbacf4630e447ec2ef26f18ff1b3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d94962f01ad7053a25e29f4dc41d8c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7f16aa348416634751ce103f6c327.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b09b601a30408d498f96e4621c74d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cb6747382ac09f1d9f615b90f02ae.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098c3236fff656c74aadf129311677d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ea22092746042f21c672196f4466d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f701d410bce92096e2b90c4043fbe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4064b7c9b3b6213697a73de8146e622.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c84d7c99666b8013faba6fccb74a43.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fb96894028a431edfcce1da24fa03.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830dd1c420219e8cb39f215f9c7673f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ac4c4aab85728bb75d7f656c5240b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8f64ec311b548390e8d15193ba29.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e5d0cc1adf618120bc7d16cf9160e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb9053c91735cf37736c3d7b7bc481.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f709ba78091fc764bea4fc9657ab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff9515dd28cbf6ca5646c6eaf38904.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1bb0d336356ae4a798c51494a693a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6b1aa8c4e7e2db2d08e4066d1312c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8c20665e72b5de7719cc052551216.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4216eca032ce2f338e82301ab4dd4b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f295b73d0b3af383986d2f7f9f0103.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8941190bb06fd820c056693dca82.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8a7ed5b0c95cbaec7a03da3c035f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ef82006b2dbc5124281e59074b22.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ba021fbe9a0e909b2aac64dec1381.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406226ae7a7ec5fdc418320bd2b9970e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212415d329043008d31aafa792c701e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f932a026979a95f1d3851b17a73ab70.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2a90dff00dc526ac9293be8e2f066.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b43a2f987d370dd64f3753668dc5d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b495fd6e467bf28e34373ab054f6ee.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb1ab08c854e81157dc5de0dc3ca49.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58507cf2a03a49050905f82efd9a231d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75757ee8a9174f8446603bdf1dc4295d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f9ce56b0a1e65bdb64b298735d827.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88cb1e1f781b198fd2b8c9351a8f56.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df4668d88dd35240b3467c46236e7c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1187,386 +1190,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>193</v>
+        <v>240</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>170.1</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>198</v>
+        <v>241</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>171.54</v>
+        <v>8.61</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>211</v>
+        <v>249</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>30.78</v>
+        <v>8.02</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>219</v>
+        <v>250</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>220.98</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>220</v>
+        <v>251</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>0.59</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>2.94</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>237</v>
+        <v>271</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>1.49</v>
+        <v>14.13</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>240</v>
+        <v>272</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>4.79</v>
+        <v>32.68</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>241</v>
+        <v>279</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>11.49</v>
+        <v>7.94</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>247</v>
+        <v>283</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>110.11</v>
+        <v>9.34</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>249</v>
+        <v>287</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>8.02</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>250</v>
+        <v>292</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>5.67</v>
+        <v>46.68</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>251</v>
+        <v>300</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>4.39</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>2.9</v>
+        <v>25.85</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>272</v>
+        <v>311</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>32.68</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>279</v>
+        <v>313</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>7.94</v>
+        <v>14.76</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>283</v>
+        <v>327</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>11.78</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>287</v>
+        <v>329</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>3.8</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>292</v>
+        <v>332</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>46.68</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F21" s="3">
-        <v>4.45</v>
+        <v>23.94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>