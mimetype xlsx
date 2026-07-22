--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,197 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 00:07</t>
-[...2 lines deleted...]
-    <t>Equipo Microgotas De Infusao Gravitacional 150Ml C/ Bureta - SOLIDOR</t>
+    <t>Lista gerada no: 22/07/2026 07:05</t>
+  </si>
+  <si>
+    <t>VG700- UNID CURATIVO HIDROCOLOIDE 20 X 20CM PLUS - VITALDERME</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>VG400- UNID CURATIVO HIDROCOLOIDE 20 X 20CM ULTRAFINO - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE X 7CM E. C/FENESTRA - VITALDERME</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE 10 X 12CM E. FENESTRADO - VITALDERME</t>
+  </si>
+  <si>
+    <t>Unid Seringa Insulina 1Ml C/Ag Ls 1X 0,4 - TKL</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>KIT DIU P/ INSERCAO - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>KIT MEDIDOR DE GLICOSE LITE COMPLETO C/10 TIRAS - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>KIT MEDIDOR DE GLICOSE FREE 1 COMPLETO C/10 TIRAS - G-TECH</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>Termometro Termohigrometro Digital Ak28 New - AKSO</t>
+  </si>
+  <si>
+    <t>Termometros</t>
+  </si>
+  <si>
+    <t>AKSO</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 13F 20Cm X 1,8M - NEVE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 0,3ML C/AG FIXA 31G X 0,2- UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>KIT SERINGA INSULINA 1ML C/AG FIXA 30G 8 X 0,30 PC/10 - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>LABOR IMPORT</t>
-[...116 lines deleted...]
-    <t>UNIQMED</t>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>SERINGA P/ LAVAGEM NASAL 10ML CACHORRO VERDE - NOSEWASH</t>
+  </si>
+  <si>
+    <t>AGPMED</t>
+  </si>
+  <si>
+    <t>SERINGA P/ LAVAGEM NASAL 10ML TUBARAO AZUL - NOSEWASH</t>
+  </si>
+  <si>
+    <t>SERINGA P/ LAVAGEM NASAL 10ML UNICORNIO ROSA - NOSEWASH</t>
+  </si>
+  <si>
+    <t>Ponteira Tipo Universal 0-200Ul Pc/1000 - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ REAGENTE EDTA K3 13 X 75 4ML ROXO PC/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>146R - SUPORTE P/ SORO EM ACO CARBONO C/ REGULAGEM C/ RODA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>146 - SUPORTE P/ SORO EM ACO CARBONO C/ REGULAGEM S/ RODA - AQUASONUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939bcf1128458e18d596dec62679122.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761185fdb703f930bcd1aeec766e9ee.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903f3b1572dcd20bde9451a34ddb66d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec88a19c6d7faf1afb50afc15db5434.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114f65dc80635c9911c9156d3e56e48.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389757914e3304dbdbe302d51c718e1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8e9552994a7f4980c2c1845df6282.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe77730052c5359698f62920828f1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45c7873463e133d3f33b668012428f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f72e0c3b8700ccf7415f0408773fd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4456488637ed2dfab42fcbd6498b38b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35845e33591f6d2c41939384dbcade14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3163fcdae27d61e51699564f8d6c0c0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e102275006ebf569a928dc87b976bb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a638f4d85b315fdaf2e56d0d761f4b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0914da3fa041c9becc690a07e1085c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb9b36547a34888d52e86a29ddaa1f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a88a7e056c620a6b39632a4404e65.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa20c521a315614d4bb32be56a7f4c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165d557e57d7dcd70eb6ad0de1c58ad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd385e729dcd94b586bb74942123301.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db92c1a195e54f047c4222bc792a12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2692d5df52d20287b848e8947de9a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa924d689807976e7e6fdc1e934c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee3f93f482094836e60784c7d3c23.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5ea89c6a70c5d700d4011c3f06846.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332d4cb36bd97c3c7418b2222473b9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522acf5a62d8e6cdcfc1a17ab09d4b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328554e328f8c55802135bf9d36ce9a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eacb41a3932424d09abd0f067c7995.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7b188e4c6a2927d42b7bac6c1c44b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb11bf806ada4b0e53d65832b2f0a0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9642257ae6538db29e8424fc383b0fa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f5fec0db91890d4f4abbcfb2bcb76.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146b33dcd0447bc1b416d87b67d2cbb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6141e7a2e88c40bd6493945ab17f3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc5657e82184f7a32ca37117514882.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5656b40fc8450f5a347e148de778484.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4d4b70a3b577fa6be2f4a5debeaec.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d2f2243f10432a65dc6c21f53b94.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2706</v>
+        <v>2721</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.76</v>
+        <v>54.01</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2709</v>
+        <v>2722</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.15</v>
+        <v>34.84</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2712</v>
+        <v>2723</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>35.91</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2713</v>
+        <v>2725</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>5.38</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2717</v>
+        <v>2728</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>21.59</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2718</v>
+        <v>2730</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>34.0</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2719</v>
+        <v>2731</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>25.66</v>
+        <v>133.22</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2720</v>
+        <v>2732</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>41.08</v>
+        <v>99.58</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2721</v>
+        <v>2733</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>54.01</v>
+        <v>84.27</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2722</v>
+        <v>2741</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>34.84</v>
+        <v>177.2</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2723</v>
+        <v>2748</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>1.6</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2725</v>
+        <v>2754</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>2.94</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2728</v>
+        <v>2755</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>0.57</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2730</v>
+        <v>2756</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>4.56</v>
+        <v>41.03</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2731</v>
+        <v>2757</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>133.22</v>
+        <v>41.03</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2732</v>
+        <v>2758</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>99.58</v>
+        <v>41.03</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2733</v>
+        <v>2759</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>84.27</v>
+        <v>31.86</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2741</v>
+        <v>2760</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>177.2</v>
+        <v>85.09</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2748</v>
+        <v>2761</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>2.9</v>
+        <v>234.49</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2754</v>
+        <v>2762</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>3.38</v>
+        <v>220.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>