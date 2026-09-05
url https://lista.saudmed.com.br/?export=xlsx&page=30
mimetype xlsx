--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,203 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 07:05</t>
-[...5 lines deleted...]
-    <t>Gazes e Compressas</t>
+    <t>Lista gerada no: 05/09/2026 08:49</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 250ML Frasco - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>MEIA LEGLINE AGH 20-30 X-G PE ABERTO OLINDA - VENOSAN</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>2- ALMOFADA AGUA CX DE OVO REDONDA S/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>3- ALMOFADA GEL CX DE OVO QUADRADA S/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>33 - ALMOFADA GEL CAIXA DE OVO QUADRADA C/ ENCOSTO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>3- ALMOFADA GEL CX DE OVO REDONDA C/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>BOLSA TERMICA BABY 190G - CARBOGEL</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>ESTANTE RACK COM VENTOSA 50 TUBOS 10MM -17MM - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>132075 - PALMILHA PODOGEL ANTI IMP. REC. TAM.U AZUL - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>1003 - CALCANHEIRA SILIGEL P/ ESPORAO M - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>FP 612 - BOTA IMOB DE TORNOZELO LONGA G - MARIMAR</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>FP 612 - BOTA IMOB DE TORNOZELO LONGA M - MARIMAR</t>
+  </si>
+  <si>
+    <t>FP 902 A - Colete Putti Baixo GG - MARIMAR</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 25MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,30 X 75MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,1X 8MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 50MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA P/ CANETA DE INSULINA 32G X 0,2- ADVANTIVE</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>VG400- UNID CURATIVO HIDROCOLOIDE 20 X 20CM ULTRAFINO - VITALDERME</t>
-[...119 lines deleted...]
-    <t>146 - SUPORTE P/ SORO EM ACO CARBONO C/ REGULAGEM S/ RODA - AQUASONUS</t>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- MEDIX</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO PRETA M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd385e729dcd94b586bb74942123301.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db92c1a195e54f047c4222bc792a12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2692d5df52d20287b848e8947de9a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa924d689807976e7e6fdc1e934c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee3f93f482094836e60784c7d3c23.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5ea89c6a70c5d700d4011c3f06846.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332d4cb36bd97c3c7418b2222473b9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522acf5a62d8e6cdcfc1a17ab09d4b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328554e328f8c55802135bf9d36ce9a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eacb41a3932424d09abd0f067c7995.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7b188e4c6a2927d42b7bac6c1c44b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb11bf806ada4b0e53d65832b2f0a0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9642257ae6538db29e8424fc383b0fa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f5fec0db91890d4f4abbcfb2bcb76.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146b33dcd0447bc1b416d87b67d2cbb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6141e7a2e88c40bd6493945ab17f3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc5657e82184f7a32ca37117514882.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5656b40fc8450f5a347e148de778484.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4d4b70a3b577fa6be2f4a5debeaec.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d2f2243f10432a65dc6c21f53b94.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95d02666620e6fe72ee15b0c38fffb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d32847ed698221ae4beb74a4e2f8e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac574bcdc2547999b18ae6decde5b8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033515c335da3dd8760a68cb7ccf842.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa7f951974514cfbe9a3efe30e6b03.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3794591f49166eeaf2b5c333ab00eb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104b9b77c2404344e437501ac057d7a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71268bfbf24fa63b78e866fc6acc51.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d6d2e6248b6444d0578646472b94.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf17de72e6d9621edc04f5f095aaad.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a95851a682cfbc3ca9f689da281901.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661622a301a5ef8a92129816ca6c0795.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e597f2916448f47793f43fdbefc37.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f836124dfc8a577939b79aa580ea91.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1df70ca0fa5644681ff2eda6cee7e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32234bf913fdf101af46ccbd27cb43f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce834c0b7a411063523cf1e3ee4c7b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcc5c9719be7c0fd1f1e1c329c86cb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc179aa5df32563ed6228b1e412c23de.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fcd22f2689ee07bee2f93c32a4bed.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2721</v>
+        <v>2628</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>54.01</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2722</v>
+        <v>2638</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>34.84</v>
+        <v>280.1</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2723</v>
+        <v>2665</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.6</v>
+        <v>66.44</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2725</v>
+        <v>2666</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>2.94</v>
+        <v>171.93</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2728</v>
+        <v>2667</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>0.57</v>
+        <v>216.66</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2730</v>
+        <v>2669</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>4.56</v>
+        <v>155.99</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2731</v>
+        <v>2671</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>133.22</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2732</v>
+        <v>2672</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>99.58</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2733</v>
+        <v>2673</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>84.27</v>
+        <v>76.42</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2741</v>
+        <v>2678</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>177.2</v>
+        <v>77.11</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2748</v>
+        <v>2683</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>2.9</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2754</v>
+        <v>2685</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>3.38</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2755</v>
+        <v>2694</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>6.3</v>
+        <v>197.19</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2756</v>
+        <v>2696</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F15" s="3">
-        <v>41.03</v>
+        <v>36.18</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2757</v>
+        <v>2697</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F16" s="3">
-        <v>41.03</v>
+        <v>34.02</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2758</v>
+        <v>2698</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F17" s="3">
-        <v>41.03</v>
+        <v>36.18</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2759</v>
+        <v>2700</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F18" s="3">
-        <v>31.86</v>
+        <v>34.92</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2760</v>
+        <v>2705</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>85.09</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2761</v>
+        <v>2709</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>234.49</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2762</v>
+        <v>2712</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F21" s="3">
-        <v>220.5</v>
+        <v>35.91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>