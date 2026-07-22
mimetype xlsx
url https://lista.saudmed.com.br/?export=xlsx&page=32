--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,185 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 00:41</t>
-[...2 lines deleted...]
-    <t>UNID NYLON PRETO 4-0 C/AG 2,5 - SHALON</t>
+    <t>Lista gerada no: 22/07/2026 08:17</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE AMARELO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE PRETO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE BRANCO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE AZUL CLARO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE AZUL ESCURO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE LARANJA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE CAMUFLADA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Unid Agulha A Vacuo Coleta Multipla 21G 2X 0,8MM - INJEX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Estante 60 Furos Para Tubo 16MM Branca - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>1626 - MODELADOR SUBDIVIDIDO SHORT FECHO FRONTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>LAMINA P/ POS-CIRURGIA ABDOMINAL - VENOSAN</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>5156 - PINCA KELLY RETA 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>1774 - CURETA PARA BIOPSIA DERMATOLOGICA 3,0MM - BSZ</t>
+  </si>
+  <si>
+    <t>Canula Guedel Pvc N.5 Est - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid agulha 30g amarela 1x 0,30 - wiltex</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - FARMATEX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 2-0 C/AG 4,0  - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>FITA MICROPORE BEGE 1,2CM X 4,5M - MISSNER</t>
-[...101 lines deleted...]
-    <t>5156 - PINCA KELLY RETA 14CM - BSZ</t>
+    <t>UNID MICROCANULA 22G C/AG 50MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA A VACUO COLETA MULTIPLA 21G 2X 0,8MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>ES3050 - ELETRODO ADESIVO 3 X 5CM C/4 UNIDADES - CARCITRODE</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>CARCI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbda38df7485269ed9966c2c5d23d1b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b56179d9013ac70bcc5102dd07822.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974925ce0d72934ef2fa857e65abe00.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97380d08c645bddaaab66eaae83ff4a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1888429d537dd761ba4933105999.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b09069708914adc73bdcecb20fb3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3efa40d5390eabb9e01e6dfc525cd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db36028bf2358aebd9e2dc32b202033.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d256a89bbc10f575d22b22653329997.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e9d8d0027609bb79ed7eaa95880a2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ebc1e1e5d8c1fb02eab57bc994aad.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265db2c88d377825cbddd9c123dc46c8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6ac8a96e62d91ade54236bbb05600.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4416bd7c1b57f2b490c68cb19ab56c9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84098c241b08db216346ef22ee53188e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df91fbf2d62ced2c43bf0ba4cfaa87.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb3c4ac8912657f4f604f51c97e025.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134089d28235ac5a089753ac55fe9c1b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa8b07f3243a83219cee286640f2e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0cae265d0bd1384d99819f0636574.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b369d8ea54fbc5ec31b3b34150a7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295a6b1d1f1f2e1b570a3ac19543b51.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d7bc6c98bf34e7fa63e7667a804e3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a51b30eab778bba01584729da9f0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1322f3ccfdfeee6664b4030007b6df.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d017c1c3ebbf0f996c44729de3b6e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b02f2db08fe46451bd21f84794647a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c8f0d1939b8b860aec74fce7157c5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa2c63c16742d3040628b22fe512e5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e4a60f6bbd6a6022ed7deda83823b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bb50536c60972b55d18b01911ec80.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749efa7846605b6ea73a8e00209f0da1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ae1fc76bcf32ddaba1cfdfec9838.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab4e60b6dd5ef19bb9dc09498ac40c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da03eb263ecbf774d349dc2c1ca8290.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27aa9ef5382d148f06b0aa7c2a6cb4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1b20a62df8f2bbf0e9f8b80ecc601.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7f17d3f3b11ece487f81f0d7c761d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cac08aa92232d54aa2471295b37b78.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26a0404ba116a465a74ea308c76f9c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1157,386 +1169,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2814</v>
+        <v>2832</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.72</v>
+        <v>40.53</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2816</v>
+        <v>2833</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>4.89</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2817</v>
+        <v>2834</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>7.06</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2818</v>
+        <v>2835</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>92.59</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2819</v>
+        <v>2836</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>17.72</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2828</v>
+        <v>2837</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>1.39</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2829</v>
+        <v>2838</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>95.95</v>
+        <v>40.53</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2831</v>
+        <v>2841</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>34.71</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2832</v>
+        <v>2843</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>40.53</v>
+        <v>34.57</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2833</v>
+        <v>2849</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>34.71</v>
+        <v>269.66</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2834</v>
+        <v>2854</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>34.71</v>
+        <v>165.19</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2835</v>
+        <v>2861</v>
       </c>
       <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
         <v>30</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>37.8</v>
+        <v>65.06</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2836</v>
+        <v>2863</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>34.71</v>
+        <v>117.39</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2837</v>
+        <v>2864</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>34.71</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2838</v>
+        <v>2869</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>40.53</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2841</v>
+        <v>2876</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="F17" s="3">
-        <v>0.67</v>
+        <v>8.93</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2843</v>
+        <v>2881</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>34.57</v>
+        <v>66.95</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2849</v>
+        <v>2894</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>269.66</v>
+        <v>26.33</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2854</v>
+        <v>2895</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>165.19</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2861</v>
+        <v>2896</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>65.06</v>
+        <v>64.43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>