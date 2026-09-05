--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,197 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 08:17</t>
-[...2 lines deleted...]
-    <t>KINESIO TAPE AMARELO 5CM X 5M - MONTSERRAT</t>
+    <t>Lista gerada no: 05/09/2026 09:37</t>
+  </si>
+  <si>
+    <t>SERINGA P/ LAVAGEM NASAL 10ML UNICORNIO ROSA - NOSEWASH</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>AGPMED</t>
+  </si>
+  <si>
+    <t>Ponteira Tipo Universal 0-200Ul Pc/1000 - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ REAGENTE EDTA K3 13 X 75 4ML ROXO PC/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>146R - SUPORTE P/ SORO EM ACO CARBONO C/ REGULAGEM C/ RODA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>146 - SUPORTE P/ SORO EM ACO CARBONO C/ REGULAGEM S/ RODA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>15- FORRACAO ORTOPEDICA PROTETOR P/ CALCANHAR CX DE OVO EM ESPUMA VERDE - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>Jaleco Oxford Rosa Manga Longa P - WM</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>JALECOS W.M.LTDA</t>
+  </si>
+  <si>
+    <t>Kit Micronebulizador Adulto - I-205/Avd1.6 - OMRON</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>1617LE - PROTETOR ABDOMINAL RIGIDO LATERAL C/ ESPUMA U - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>OR90B_3 - ORT P/ PUNHO C/ TALA 3 TIRAS ESQUERDA G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>FL26 - BOLA PILATES FEIJAO LARANJA 45CM X 90CM - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>OR1003 - TIPOIA IMOBILIZADORA INFANTIL MASC P - HIDROLIGHT</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
-    <t>MONTSERRAT COM IMP E EXP LTDA</t>
-[...83 lines deleted...]
-    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - FARMATEX</t>
+    <t>OR1003A_3 - TIPOIA IMOBILIZADORA INFANTIL FEM G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1003_3 - TIPOIA IMOBILIZADORA INFANTIL MASC G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Copo Descartavel Transparente 180Ml Pc/100 Mt/2- Dudigo</t>
+  </si>
+  <si>
+    <t>DUDIGO</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 13F 15Cm X 1,8M - NEVE</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>Unid Atadura Elastica 12CM X 2,2M - NEVE</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>NYLON PRETO 2-0 C/AG 4,0  - SHALON</t>
-[...2 lines deleted...]
-    <t>Suturas</t>
+    <t>Campo Cirurgico Esteril 50 X 50CM - NEVE</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>Campo Cir Est 50 X 50Cm 0 - NEVE</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 5-0 C/AG 2,5 - SHALON</t>
   </si>
   <si>
     <t>SHALON</t>
-  </si>
-[...19 lines deleted...]
-    <t>CARCI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b369d8ea54fbc5ec31b3b34150a7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295a6b1d1f1f2e1b570a3ac19543b51.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d7bc6c98bf34e7fa63e7667a804e3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a51b30eab778bba01584729da9f0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1322f3ccfdfeee6664b4030007b6df.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d017c1c3ebbf0f996c44729de3b6e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b02f2db08fe46451bd21f84794647a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c8f0d1939b8b860aec74fce7157c5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa2c63c16742d3040628b22fe512e5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e4a60f6bbd6a6022ed7deda83823b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bb50536c60972b55d18b01911ec80.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749efa7846605b6ea73a8e00209f0da1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ae1fc76bcf32ddaba1cfdfec9838.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab4e60b6dd5ef19bb9dc09498ac40c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da03eb263ecbf774d349dc2c1ca8290.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27aa9ef5382d148f06b0aa7c2a6cb4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1b20a62df8f2bbf0e9f8b80ecc601.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7f17d3f3b11ece487f81f0d7c761d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cac08aa92232d54aa2471295b37b78.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26a0404ba116a465a74ea308c76f9c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b816cf4cea9dea9cdb89b9a01c608.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f018341a55cde3c0aca703f6760803.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adbad5d034706bace1002edb68505a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e95dda932941f354d9274bed7dd1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67841c2cd4fa4d5229fca6a3133d824.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc444e65084b68866ea2d6ef1eb31.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5957ec0355e15bdb31f88619e288a4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d5649dc21fefe789c15c5813cb6fe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead4574e6c1cfcf2630fe65a68fc0d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2284076af372edc63da39b10be6f29f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c040e679f291899340a1cb666f5cfbd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2565554557d3a85fee58c01b919fc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd8ed53625c9f949192454586c551b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c1691145ab63297017f9b814e1df.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acab8d7e375016a6a003f1c9db74a4e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc23536d7e19bdb6cd4f5d1628d76.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1560e7ed9fef35bbbdfe6bf41ddc9d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fba896fbe047f06ef281c1bd9a5ab1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654c6c8373f4c19366e440081777cea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561477820c25c15f2d7d083fa525f4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2832</v>
+        <v>2758</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>40.53</v>
+        <v>41.03</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2833</v>
+        <v>2759</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>34.71</v>
+        <v>31.86</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2834</v>
+        <v>2760</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>34.71</v>
+        <v>85.09</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2835</v>
+        <v>2761</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>29.75</v>
+        <v>234.49</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2836</v>
+        <v>2762</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>34.71</v>
+        <v>220.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2837</v>
+        <v>2763</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>29.75</v>
+        <v>50.65</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2838</v>
+        <v>2767</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>40.53</v>
+        <v>123.9</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2841</v>
+        <v>2774</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>0.67</v>
+        <v>21.69</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2843</v>
+        <v>2778</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>34.57</v>
+        <v>37.93</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2849</v>
+        <v>2782</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>269.66</v>
+        <v>81.06</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2854</v>
+        <v>2785</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>165.19</v>
+        <v>180.35</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2861</v>
+        <v>2791</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>65.06</v>
+        <v>94.25</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2863</v>
+        <v>2793</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>31</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>117.39</v>
+        <v>67.16</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2864</v>
+        <v>2794</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>3.8</v>
+        <v>93.91</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2869</v>
+        <v>2797</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F16" s="3">
-        <v>0.21</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2876</v>
+        <v>2801</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>8.93</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2881</v>
+        <v>2803</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>66.95</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2894</v>
+        <v>2804</v>
       </c>
       <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" t="s">
         <v>42</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>26.33</v>
+        <v>12.01</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2895</v>
+        <v>2805</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>0.67</v>
+        <v>12.01</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2896</v>
+        <v>2807</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>64.43</v>
+        <v>3.72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>