--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,221 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 00:41</t>
-[...11 lines deleted...]
-    <t>Canula Guedel Pvc N.5 Est - ADVANTIVE</t>
+    <t>Lista gerada no: 22/07/2026 08:38</t>
+  </si>
+  <si>
+    <t>Unid Preservativo N/Lubrif - BLOWTEX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 4% 100ML (RIOHEX)  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 0,2% 100ML (RIOHEX) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DIGLICONA. 0,12% 1L (ENX. BUCAL) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>UNID ESCOVA CERVICAL EST - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Equipo Multivias Vias Polifix LL - EMBRAMED</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-[...2 lines deleted...]
-    <t>Unid agulha 30g amarela 1x 0,30 - wiltex</t>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 250Ml Frasco Mt/4- Fresenius</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FRESENIUS KABI BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 3-0 C/AG 2,5 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>9-2250 - Mangueira Aspiramax Pvc Liso 6,3 X 9,5Mm X 2,50M Ma520 Lilas - OMRON</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>BR59013 - MEIA SUPPORTLINE SOFT AD 18-22MMHG PF BRANCO UNISSEX P - VENOSAN</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Unid Atadura Elastica 10Cm X 2,2M - Neve</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>15225G - Fita Metrica Milward 1,50M - COATS</t>
+  </si>
+  <si>
+    <t>COATS</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 2% 1L (CHLORCLEAR)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>ESCOVA IODO DEGERMANTE 10ML CX/4- VICPHARMA</t>
+  </si>
+  <si>
+    <t>Cuidados com a Pele</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 40G MANGA LONGA PC/10  - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>Coletor Urina De Perna Est 500Ml C/Ext - Taylor</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>Unid agulha anestesica espinhal raq quinck 25g 3,cx/2- Procare</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
-[...41 lines deleted...]
-    <t>ES3050 - ELETRODO ADESIVO 3 X 5CM C/4 UNIDADES - CARCITRODE</t>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID CATGUT SIMPLES 2-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>2259 BR-P - ELETRODO ECG INFANTIL PC/50 - 3M</t>
   </si>
   <si>
     <t>Eletrodos e Acessórios para ECG</t>
   </si>
   <si>
-    <t>CARCI</t>
-[...74 lines deleted...]
-    <t>NEVE</t>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>UNID CATETER 24G AMARELO SEGURANCA - LABOR IMPORT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4d665505b9414e47834acf88f02a2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d2f3a0376ed27351eee32149f9512.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87810ecd24ee6475514cc53fbcd2a890.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ff37a65f34f18ca24469c44e6277.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4fbb50ea72962a6c65c2335ee9c2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fe90ea340972b3aecbf519530dbc5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566fbbbbe24a7df5e808b2f47d88402.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de825f5bd6c6dbaab40cb9f6acc1eab.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30cbc7e28cdcdf17a0e2cf34a8621.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85756dc8d9aad4233e21496d13113e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccb780103bba6d6101eb849e3eea02.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fc247376ad1355478f4fb38f8da6c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebec8992720c524609d255bf23805f6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b377e8bf5f0024e2a0b01fbdbd99fe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbd8bf8512bf0a29d30fbec0f7d6b3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fb4792b2f57a3c110975d5508985f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5c7c1115c7660c1a79af360acf9ad.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffb630edcace7e329fe257065eb027.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce40ad8aa565c4a9753eea1e8c86ab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc331fc682bbc2cf1d67b7dbbe89ac9f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90341a1bcaa712a71fb3d6036924de2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff947ae2e8797ed8e453fe173e8b4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7e07b2cefc779672b4d88f0a8a354.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158833b44caa982fd0df769271fde026.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce766b361b4e326416e90bfee6faee.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc52e77e61eefc6319baa780bb4961a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef928710724056be56ff2a1c9d0604.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c7c1d8deff4f339b25d05d59e5686.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8847a1c4381b7d382f005d04ecbb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b5febcd667700775d5a6bb53419e6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40a1588850c303bc98109c915172e1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763712b23b2e56f2964a84757bd6542c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef52e6879c931dccb99062488648f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee21a32be821f5f7d06f80c4b1ab154.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd654cba40f5cd3b8f5e3fd9e96493c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19ea18835c2ea7b684b15bdc4d4058.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d18fa199b6c50247ba75611564c1d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c3422b3d25f6ef9204201bbb35a1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b17c8c2ff6145fd8c59333512b2b3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f112772d578d622db8e40f42785d6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1164,415 +1158,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2863</v>
+        <v>2897</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>117.39</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2864</v>
+        <v>2898</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.8</v>
+        <v>9.35</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2869</v>
+        <v>2899</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>0.21</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2874</v>
+        <v>2901</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>49.88</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2876</v>
+        <v>2902</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>8.93</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2881</v>
+        <v>2908</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>66.95</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2894</v>
+        <v>2918</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>26.33</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2895</v>
+        <v>2919</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>0.67</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2896</v>
+        <v>2920</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>64.43</v>
+        <v>62.58</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2897</v>
+        <v>2921</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>0.86</v>
+        <v>184.84</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2898</v>
+        <v>2926</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
         <v>35</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>9.35</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2899</v>
+        <v>2932</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>2.88</v>
+        <v>17.12</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2901</v>
+        <v>2936</v>
       </c>
       <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>45.0</v>
+        <v>33.08</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2902</v>
+        <v>2937</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>0.99</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2908</v>
+        <v>2941</v>
       </c>
       <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>3.07</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2918</v>
+        <v>2943</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>9.72</v>
+        <v>35.26</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2919</v>
+        <v>2946</v>
       </c>
       <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>3.53</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2920</v>
+        <v>2947</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>62.58</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2921</v>
+        <v>2950</v>
       </c>
       <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
         <v>52</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>53</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>184.84</v>
+        <v>274.05</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2926</v>
+        <v>2971</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>2.06</v>
+        <v>6.24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>