--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,215 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 08:38</t>
-[...26 lines deleted...]
-    <t>UNID ESCOVA CERVICAL EST - KOLPLAST</t>
+    <t>Lista gerada no: 05/09/2026 09:46</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 1,2CM X 4,5M - MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO PELE NEGRA/MORENA 2,X 4,5CM MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Fita Cirurgica Silicone 2,5CM X 1,5M - MISSNER</t>
+  </si>
+  <si>
+    <t>7209 - TESOURA CIRURGICA R/R RETA 15CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE VERMELHO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE AMARELO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE PRETO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE BRANCO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE AZUL CLARO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE AZUL ESCURO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE LARANJA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE CAMUFLADA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Unid Agulha A Vacuo Coleta Multipla 21G 2X 0,8MM - INJEX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Estante 60 Furos Para Tubo 16MM Branca - CRAL</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
-    <t>KOLPLAST</t>
-[...2 lines deleted...]
-    <t>Equipo Multivias Vias Polifix LL - EMBRAMED</t>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>5156 - PINCA KELLY RETA 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>1774 - CURETA PARA BIOPSIA DERMATOLOGICA 3,0MM - BSZ</t>
+  </si>
+  <si>
+    <t>Canula Guedel Pvc N.5 Est - ADVANTIVE</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>CREMER</t>
-[...101 lines deleted...]
-    <t>UNID CATETER 24G AMARELO SEGURANCA - LABOR IMPORT</t>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid agulha 30g amarela 1x 0,30 - wiltex</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>LAVA ROUPAS SABAO EM PO 4KG FLORAL PARIS - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - FARMATEX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90341a1bcaa712a71fb3d6036924de2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff947ae2e8797ed8e453fe173e8b4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7e07b2cefc779672b4d88f0a8a354.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158833b44caa982fd0df769271fde026.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce766b361b4e326416e90bfee6faee.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc52e77e61eefc6319baa780bb4961a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef928710724056be56ff2a1c9d0604.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c7c1d8deff4f339b25d05d59e5686.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8847a1c4381b7d382f005d04ecbb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b5febcd667700775d5a6bb53419e6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40a1588850c303bc98109c915172e1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763712b23b2e56f2964a84757bd6542c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef52e6879c931dccb99062488648f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee21a32be821f5f7d06f80c4b1ab154.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd654cba40f5cd3b8f5e3fd9e96493c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19ea18835c2ea7b684b15bdc4d4058.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d18fa199b6c50247ba75611564c1d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c3422b3d25f6ef9204201bbb35a1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b17c8c2ff6145fd8c59333512b2b3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f112772d578d622db8e40f42785d6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ec088d795797b74633d57338dde7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81973f6b1b1ec71d1242906235698c1b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb2362663d2d3ab2bb2177010aebf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11a67b74b7d600720872a0f255f552.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef8eb911341869725c24a3db13c79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679a6794634aabad594d8a859a89c16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a8dc0e413544fcaee205c3aeb4795.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c278e0028598ff6e1c6e29133b9ec27.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc26719db0a1f51f8aa3f62bd539319.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927a5b56b10d8d65c584b399853ec6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a885e47a3a2f7a2ae57ac452a7505e2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca1b0d1ab276613d3b07c272504a7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1b989598586bcba1982dfba64ae1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9820adf21e46572705746dcb272021.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb628ff5c7d436d73927c53152b6bdb2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1960e13caef3601c5008d6e910233.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c977e3118c335c4324401b3b87f85.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f6b5ef03721d0b48a392a71f1fe37.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dabe9ed37b16ca59899067d17ab2d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d87f190462b682612c67f489e95cb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2897</v>
+        <v>2816</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.86</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2898</v>
+        <v>2817</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>9.35</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2899</v>
+        <v>2819</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>2.88</v>
+        <v>17.72</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2901</v>
+        <v>2829</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>45.0</v>
+        <v>95.95</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2902</v>
+        <v>2831</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>0.99</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2908</v>
+        <v>2832</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>3.07</v>
+        <v>40.53</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2918</v>
+        <v>2833</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>9.72</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2919</v>
+        <v>2834</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>3.53</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2920</v>
+        <v>2835</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F10" s="3">
-        <v>62.58</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2921</v>
+        <v>2836</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="F11" s="3">
-        <v>184.84</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2926</v>
+        <v>2837</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F12" s="3">
-        <v>2.06</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2932</v>
+        <v>2838</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="F13" s="3">
-        <v>17.12</v>
+        <v>40.53</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2936</v>
+        <v>2841</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>33.08</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2937</v>
+        <v>2843</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>3.7</v>
+        <v>34.57</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2941</v>
+        <v>2861</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>39.5</v>
+        <v>65.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2943</v>
+        <v>2863</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>35.26</v>
+        <v>117.39</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2946</v>
+        <v>2864</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>7.67</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2947</v>
+        <v>2869</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>8.95</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2950</v>
+        <v>2874</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>274.05</v>
+        <v>49.88</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2971</v>
+        <v>2876</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>6.24</v>
+        <v>8.93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>