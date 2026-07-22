--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,206 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 01:22</t>
-[...38 lines deleted...]
-    <t>Coletor Urina De Perna Est 500Ml C/Ext - Taylor</t>
+    <t>Lista gerada no: 22/07/2026 09:10</t>
+  </si>
+  <si>
+    <t>3- ALMOFADA GEL CX DE OVO QUADRADA C/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 1, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 70MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Crm - Unid Diazepam 5Mg/Ml 2Ml Sol Inj - SANTISA</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>SANTISA</t>
+  </si>
+  <si>
+    <t>DRENO PENROSE EST S/ GAZE N.3 - MADEITEX</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>CIRURGICA BRASIL COML IMP LTDA</t>
-[...64 lines deleted...]
-  <si>
     <t>MADEITEX</t>
   </si>
   <si>
     <t>DRENO PENROSE EST S/ GAZE N.4 - MADEITEX</t>
   </si>
   <si>
     <t>1610 - FAIXA PARA ORELHA BEGE P - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
     <t>AC POLIGLICOLICO 0 C/AG 4,0 GIN CX/3- SHALON</t>
   </si>
   <si>
     <t>121 - ALMOFADA GIRATORIA DS100 COURVIN BEGE - AQUASONUS</t>
   </si>
   <si>
     <t>Saúde Materno-Infantil</t>
   </si>
   <si>
     <t>100 - ALMOFADA ESPUMA ANTIRREFLUXO TRIANGULAR CX DE OVO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ATIV COAGULO 16 X 100 10ML VERMELHO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Eletrodo Tipo Bola 2,1MM - EMAI</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>EMAI</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO USO SAUDE ROSA G - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA M - MEDIX</t>
+  </si>
+  <si>
+    <t>Caneta Marca Pele Fineline 700 Azul - TEXTA</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>Caneta marca pele fineline 700 preta - texta</t>
+  </si>
+  <si>
+    <t>Caneta Marca Pele Extrafine 500 Preta - TEXTA</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 6,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 6,5 - VITALGOLD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d52068539743399ca36171d4aabec.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff244818acfad7990c6f1d5965e314e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc018c9d88c1ea19838ce3cb76a94c84.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf381062b895248b6eaabd6fe0b5f6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa120da52de7177757106eb7b948ff.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd5697aa60434f499576c868ce4781.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2387ed2147d85c02bd5f13462ce62c8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b41fedffd97302a50582c1a918de9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c292863cbbce581f59d06bc6e78baf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afd666962c4411e310949dfeaa5a36.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829f66c549ba687672333b70c46625.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c50fba18ac0692239cb7d41cf66fbe.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7024740163baedc2cba3d156b867c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d406a0d65c631cf289a1aeff43ba48.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c48abb5ef8e3b86fe3c3ef752049.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cea379741394edcd3033eadc5e7094.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8319274d34f34a7c8bf2c6a2aab349.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b36d5b05b80c47a5a993c8209a1e0b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d24ae022592019189959cb683f43cc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a6b1e257744e78d1d4b9c5855c724.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd849d008adbb8424e8a1bd4923858e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78f0f6affb0f8c400716cb9fc44de7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14492c98625981e6afe87ec847cecc74.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2adf12bc75722f20fcf5e1083f9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813729b1a2f2dbd1efa7435d02415f38.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5e81aedeea534c74fa8cf2e9ff97d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a03cdb1dc82fd61392a62c53a212c7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0c0423e46aca17b92b15ff6c78c1b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3c2c0b18df0375d9259848c471b0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889c4f3f3b70ada974012a9cc9f40d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04e081bb9d438c7a2bd2af4a086d54.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4da4c9eff1d843ad58cf81c9a9884.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f115f6915916957fba2f72d816c315.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd1eb75939e074940045a2e43c6fa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238fc6f5053d84dd4de3a54c5f0517.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02fde05d9301bb1fd3b18396a1ad0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feea5930aafbb1702c6aa30bfe6cb8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a3bc28ec3f6c9dcf7efed7cab65b9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf4a467afe1c98a47bfed65431428.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a98115857da87ff99dff4a14208ad.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2932</v>
+        <v>2985</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.12</v>
+        <v>155.99</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2936</v>
+        <v>2994</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>33.08</v>
+        <v>93.37</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2937</v>
+        <v>2998</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>3.7</v>
+        <v>24.97</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2941</v>
+        <v>3001</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>39.5</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2942</v>
+        <v>3008</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>28.73</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2943</v>
+        <v>3009</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>35.26</v>
+        <v>4.29</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2946</v>
+        <v>3011</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>7.67</v>
+        <v>110.61</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2947</v>
+        <v>3013</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>8.95</v>
+        <v>502.74</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2950</v>
+        <v>3015</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>274.05</v>
+        <v>221.24</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2971</v>
+        <v>3016</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>6.24</v>
+        <v>223.44</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2985</v>
+        <v>3020</v>
       </c>
       <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>155.99</v>
+        <v>146.69</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2994</v>
+        <v>3030</v>
       </c>
       <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>93.37</v>
+        <v>83.12</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2998</v>
+        <v>3038</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>24.97</v>
+        <v>42.61</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3001</v>
+        <v>3039</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>1.6</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3008</v>
+        <v>3041</v>
       </c>
       <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
         <v>42</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>3.76</v>
+        <v>45.74</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3009</v>
+        <v>3042</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>4.29</v>
+        <v>50.3</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3011</v>
+        <v>3044</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>110.61</v>
+        <v>45.72</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3013</v>
+        <v>3053</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>502.74</v>
+        <v>45.38</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3015</v>
+        <v>3054</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>221.24</v>
+        <v>45.38</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3016</v>
+        <v>3055</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>223.44</v>
+        <v>47.44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>