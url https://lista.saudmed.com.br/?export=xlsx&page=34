--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,197 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 09:10</t>
-[...2 lines deleted...]
-    <t>3- ALMOFADA GEL CX DE OVO QUADRADA C/ FURO - AQUASONUS</t>
+    <t>Lista gerada no: 05/09/2026 10:33</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 2-0 C/AG 4,0  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>OR1012B_2 - ORTESE P/ POLEGAR LEAN ESQ M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1051B - ORTESE AIR SAFE ESQUERDA U - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 50MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA A VACUO COLETA MULTIPLA 21G 2X 0,8MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>Unid Preservativo N/Lubrif - BLOWTEX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 4% 100ML (RIOHEX)  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 0,2% 100ML (RIOHEX) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DIGLICONA. 0,12% 1L (ENX. BUCAL) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>UNID ESCOVA CERVICAL EST - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Equipo Multivias Vias Polifix LL - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>132113 - PELE PARA TREINAMENTO DE SUTURAS 145 X 95 X 5MM - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 250Ml Frasco Mt/4- Fresenius</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FRESENIUS KABI BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 3-0 C/AG 2,5 - SHALON</t>
+  </si>
+  <si>
+    <t>9-2250 - Mangueira Aspiramax Pvc Liso 6,3 X 9,5Mm X 2,50M Ma520 Lilas - OMRON</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>BR59013 - MEIA SUPPORTLINE SOFT AD 18-22MMHG PF BRANCO UNISSEX P - VENOSAN</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>AQUASONUS</t>
-[...116 lines deleted...]
-    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 6,5 - VITALGOLD</t>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 13F 10Cm X 1,8M - NEVE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>15225G - Fita Metrica Milward 1,50M - COATS</t>
+  </si>
+  <si>
+    <t>COATS</t>
+  </si>
+  <si>
+    <t>ALCOOL SWAB PARA ASSEPSIA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA ALCOOLICA 0,5% 1L (CHLORCLEAR)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd849d008adbb8424e8a1bd4923858e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78f0f6affb0f8c400716cb9fc44de7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14492c98625981e6afe87ec847cecc74.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2adf12bc75722f20fcf5e1083f9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813729b1a2f2dbd1efa7435d02415f38.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5e81aedeea534c74fa8cf2e9ff97d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a03cdb1dc82fd61392a62c53a212c7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0c0423e46aca17b92b15ff6c78c1b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3c2c0b18df0375d9259848c471b0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889c4f3f3b70ada974012a9cc9f40d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04e081bb9d438c7a2bd2af4a086d54.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4da4c9eff1d843ad58cf81c9a9884.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f115f6915916957fba2f72d816c315.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd1eb75939e074940045a2e43c6fa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238fc6f5053d84dd4de3a54c5f0517.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02fde05d9301bb1fd3b18396a1ad0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feea5930aafbb1702c6aa30bfe6cb8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a3bc28ec3f6c9dcf7efed7cab65b9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf4a467afe1c98a47bfed65431428.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a98115857da87ff99dff4a14208ad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69716944d15bf81abd4e269690bd8bd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b21186c70558def479836db4eebcb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed732a07ff743cc655086739fdcac7c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca8874de8c9aa270fd566789376bd9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fbbe8a16bb628c4b72e30d349044b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e5719714418a49173820ca5cff82.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2016c51c7440107a58034dcf3389d32.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309278b5f4cf8809235dd3c0e8fb3765.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c433a65fd550ea6a2056e66c8a5cce.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4168f4db1ac5bdb927192696629a5f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb66558e58d1053148c3dea4b01b7d6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61691c3aec4ee7bee4930680c7492470.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d635234604743f25006d3fdfeb6d1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e37b6a35b2ed1c7468d359503cc49.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9002b249f9333a6bd87ecaf2b19bf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e0475b7754b84e1b001a50b195d39.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244027bbf4154a11411a833b483977ef.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65269864f28316e472e4549068ed4be0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56f6f7b8b2278bbbd3624fa1bbe0da.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b1903e2ef079e1a9aea7fd517096.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2985</v>
+        <v>2881</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>155.99</v>
+        <v>66.95</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2994</v>
+        <v>2890</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>93.37</v>
+        <v>117.33</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2998</v>
+        <v>2893</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>24.97</v>
+        <v>195.76</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3001</v>
+        <v>2894</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>1.6</v>
+        <v>26.33</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3008</v>
+        <v>2895</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>3.76</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3009</v>
+        <v>2897</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>4.29</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3011</v>
+        <v>2898</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>110.61</v>
+        <v>9.35</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3013</v>
+        <v>2899</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>502.74</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3015</v>
+        <v>2901</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>221.24</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3016</v>
+        <v>2902</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>223.44</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3020</v>
+        <v>2908</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>146.69</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3030</v>
+        <v>2911</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>83.12</v>
+        <v>110.92</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3038</v>
+        <v>2918</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>42.61</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3039</v>
+        <v>2919</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>35.91</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3041</v>
+        <v>2920</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" t="s">
         <v>41</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>45.74</v>
+        <v>62.58</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3042</v>
+        <v>2921</v>
       </c>
       <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
         <v>43</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>50.3</v>
+        <v>184.84</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3044</v>
+        <v>2925</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>45.72</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3053</v>
+        <v>2932</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>45.38</v>
+        <v>17.12</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3054</v>
+        <v>2934</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>45.38</v>
+        <v>17.01</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3055</v>
+        <v>2935</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>47.44</v>
+        <v>23.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>