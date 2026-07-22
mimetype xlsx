--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,203 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 01:18</t>
-[...2 lines deleted...]
-    <t>133 - ALMOFADA ESPUMA ANTIRREFLUXO TRIANGULAR COURVIN AZUL - AQUASONUS</t>
+    <t>Lista gerada no: 22/07/2026 09:30</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 45 X 50CM PC/50 C/RX 35G - POLAR FIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.15 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CRM - Unid Midazolam 5Mg/Ml 3Ml Sol Inj - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Dexametasona (Decadron / Maxidex) 4Mg/Ml 2,5Ml Amp - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid Acido Tranexamico 50Mg/Ml 5Ml Amp (Transamin) - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>SUPERMEDICA</t>
+  </si>
+  <si>
+    <t>EST005F - ESTOJO ACO INOX LISO 18 X 8 X 5CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
+  </si>
+  <si>
+    <t>EST003F - ESTOJO ACO INOX LISO 18 X 8 X 2CM - ACONOX</t>
+  </si>
+  <si>
+    <t>TUBO COLETA C/ ATIV COAGULO 13 X 75MM 4ML VERMELHO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 75% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>VASELINA SOLIDA POMADA 500G  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>VASELINA SOLIDA POMADA 90G CX/4- RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC S/ADIT 13 X 75 4ML BRANCO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 4-0 C/AG 3,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 06FR 1,5ML SILICONE - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Agua Autoclave / Destilada 1L - ASFER</t>
+  </si>
+  <si>
+    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
+  </si>
+  <si>
+    <t>ASFER INDUS QUIM LTDA</t>
+  </si>
+  <si>
+    <t>Unid Dipirona 500MG/ML 2ML AMP - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM BOLSA 5KG (CARBOGEL ULT) - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 0,5ML C/AG FIXA 32G X 0,2- UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>142 - ANDADOR DE ALUMINIO ADULTO C/ RODA 90KG PC/5 - AQUASONUS</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>AQUASONUS</t>
   </si>
   <si>
-    <t>TUBO COLETA A VAC C/ATIV COAGULO 16 X 100 10ML VERMELHO C/100 - VACUPLAST</t>
-[...119 lines deleted...]
-    <t>EQUIPLEX</t>
+    <t>141 - ANDADOR DE ALUMINIO ADULTO S/ RODA 3 X 1 90KG PC/5 - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5ecd9c26bc538fa8f5f2e1a71199a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c0739afc45aedda7d0789a10ffe99.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26bf689fc47c8cf19a47ac5243298e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e445f6707d4c392e231ba1fed35fe1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f874a01660ff720ac96e6149303d2ad.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be64a89090461f52d2cfffe8d475b8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dcf2b30080b58a3d953fd1f5185a9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42eb3deffa091e3856dc59d48720e5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ad162b798a480adc93cd54eab930.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffa3eac32bed3a99b7a73735696c0a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093f6d27f69225250ecf4cf6ec907cb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791165f9dc242a77ec03a3152637b912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32e0e72a8e1ad9e5379cfad29a5051.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8522683bfb76b50f76f527fcc17b9a2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b321b79b565621148b50dbbb07bb49.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d35e295c7809ce5112f136b5be38b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994fce6e6e437286c39b920513c8ac3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121448e8ee86ade9029f691633c3d91.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a499fd737f4f6c16f6fa009a47111.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a628a18dd151e33c96d1705cd9495a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef95827fd9866e7fcfac1bb6bf2cdc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae119dfb40f1e13ec7fea8fcbbf9b27c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd92f5d84a9f3686ed3e5ae5828ef9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e25edfe69e79d277532bbd8726e2b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7838ec5d97ab0efa6608981377660.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa8fc6b9ad5d41c20c28c6a725cd28.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0218d6040504b1d56fd28d04a3365.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03a7ca5fd1415c47a7ac05c67d93e1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c10ebb34990d2ba013a5fc5fb24325.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814c90f533ffbde9f19962a24d45737.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c557a77a73bf500f6f6b45e9451ff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c953da6b26a151abcc37d2928dcebd3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398316d73c85339f172a70253ad124de.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965497177c968d7c8eb0c4ae39b48f5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380367e2a32678b061c663672ea871b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c470dfd676f292c94d318ad56c719.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cb08fb17e0301f7bc90a81de74ec2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185793d69e2b0e8f6896e4169cff986f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e40bbea9a975da3816301741e2136.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef24dc4644e14d60c26e0dbc2b88159.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3017</v>
+        <v>3056</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>141.37</v>
+        <v>236.94</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3020</v>
+        <v>3068</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>146.69</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3030</v>
+        <v>3073</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>83.12</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3038</v>
+        <v>3076</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>42.61</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3039</v>
+        <v>3077</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>35.91</v>
+        <v>10.58</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3041</v>
+        <v>3090</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>45.74</v>
+        <v>90.97</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3042</v>
+        <v>3091</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>50.3</v>
+        <v>60.33</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3044</v>
+        <v>3095</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>45.72</v>
+        <v>91.15</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3053</v>
+        <v>3098</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>45.38</v>
+        <v>6.38</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3054</v>
+        <v>3099</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>45.38</v>
+        <v>165.35</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3055</v>
+        <v>3101</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>47.44</v>
+        <v>19.64</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3056</v>
+        <v>3105</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>236.94</v>
+        <v>90.53</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3068</v>
+        <v>3108</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>0.61</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3073</v>
+        <v>3109</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>4.77</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3076</v>
+        <v>3112</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>1.81</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3077</v>
+        <v>3114</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>10.58</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3090</v>
+        <v>3115</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>90.97</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3091</v>
+        <v>3116</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>60.33</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3095</v>
+        <v>3117</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>91.15</v>
+        <v>346.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3098</v>
+        <v>3118</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>6.38</v>
+        <v>307.15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>