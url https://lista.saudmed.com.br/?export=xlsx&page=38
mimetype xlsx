--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -1,222 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 02:32</t>
-[...41 lines deleted...]
-    <t>OR1455_2 - CORRETOR POSTURAL SUPPORT LARGO M - HIDROLIGHT</t>
+    <t>Lista gerada no: 22/07/2026 08:49</t>
+  </si>
+  <si>
+    <t>Folhas Sps Vapor Bowie &amp; Dick Pc/100 - CLEAN TEST</t>
+  </si>
+  <si>
+    <t>Equipamentos Médicos</t>
+  </si>
+  <si>
+    <t>CLEAN TEST</t>
+  </si>
+  <si>
+    <t>HISTEROMETRO EST - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>BG42612 - MEIA ULTRALINE 4000 AGH 30-40 M PE ABERTO BEGE - VENOSAN</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>HIDROLIGHT</t>
-[...11 lines deleted...]
-    <t>UNID NYLON PRETO 3-0 C/AG 1,5 - SHALON</t>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Curativo aluminizado p/ traqueostomia x 9cm - Metalline</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>Filtro Bacteriano Hmef Adulto - HAIBREATH</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>BRASIL MED CARE</t>
+  </si>
+  <si>
+    <t>Filtro Bacteriano HMEF Infantil - HAIBREATH</t>
+  </si>
+  <si>
+    <t>UNID CATGUT CROMADO 4-0 C/AG 4,0 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>UNID NYLON PRETO 4-0 C/AG 2,0 - SHALON</t>
+    <t>Unid Seringa Insulina 1Ml C/Ag Ls 1X 0,30 - BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>MEIA ULTRALINE 4000 AGH 30-40 G PE ABERTO BEGE - VENOSAN</t>
+  </si>
+  <si>
+    <t>Unid Adenosina 3Mg/Ml 2Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Hemitartarato De Norepinefrina 0,5Mg/Ml 4Ml Inj Iv Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 5% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>LUVA LIMPEZA PAR NITRIL VERDE P - TALGE</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>Pano 28Cm X 240M Mrplus Eco Verde Rolo - TALGE</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>TAPETE HIGIENICO PC/30 - SUPER SECAO</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>SUPERSECAO</t>
+  </si>
+  <si>
+    <t>Cama Hospitalar Manual 2 Movimentos DX - DELLAMED</t>
+  </si>
+  <si>
+    <t>Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>3,049.39</t>
+  </si>
+  <si>
+    <t>Lamina Bisturi N.2- Advantive</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO 2-0 C/AG 3,GIN  - SHALON</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>Folhas Sps Vapor Bowie &amp; Dick Pc/100 - CLEAN TEST</t>
-[...62 lines deleted...]
-    <t>HIPOLABOR</t>
+    <t>BT02 - BOLSA P/ AGUA QUENTE P 500ML AMARELA - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>AC061X - BOLSA TERMICA DE GEL 200G HOTCOLD - ORTHOPAUHER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be548d3f78357ecc9dc4cfe3530ad839.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7364b56af72490ae90ff1980ff55fb7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37196830d9db268881030a37fca70e9b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a54d6fd04d0bcebe3daf5af4a82a49.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c74fe341e36a1a0706e66fd153a9f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b5781f6a25cec1b12d3dbce301f13.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea273326d85d3c94d4ff0c80a4fd1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c0adc93b805e951c93d433977c21a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134abc0a877178f353aa454d6c69776.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07647e6c37b477888c8fbf402c720eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4561ee2e8e79d7c211103f7b8847b1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaac8c2c82ad04dce97f07cc2eed863.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56923c15ee787b2b96ce4159c6e645.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e2e5145f04f3d120cc064949a1149.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e263be6e5f000ee5b41e06fb9cf50f3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9dbce4bc6cc2966fa9798a987863f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f1e4ff81d02bd9d1cb3f645873851.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5c87c0b280dbaea6216c09b1b5650.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81935d9f78f5c9d535342f33b746d7cd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d27a54a0ffb76275b025d5fda5669.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c335e33ddeae9b5c14c3cafdab9aaa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e487e206f457384a930bba1c6960fd4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a0e4d0d1563cdaaa7c516b6965184.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866cb0bb3a8a867b4ade044524f1396.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66cc62033a999a4840719fda4d3f57.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637806e19272b6e1d25f1f361bb46b07.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435177e38ac354a8ad8ef3591520503.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ad9727a93f6a9308126afd24f01e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a6c1b96fa8d60509821860ba1567c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb493127e4b004d61b9e94a65a988577.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a4daf0c0b79af67f3f3016d75628.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e71113b1ffba4a88bb962bf75071.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bd774dbea9c844753a6103e865fcb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83677d7672a132257ac222ef507e9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153b1468bb357ca9458dc130249b09.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1b0513d6f2d0fb20c2ea607da820e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c4051fc329df907e67be896243545.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b45233ae0063f38c4cb35f583622e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaafa01de55259115939885d272be67.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f2198813c3554905b1cea56d2d7cf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1152,415 +1164,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3210</v>
+        <v>3231</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>35.62</v>
+        <v>20.77</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3211</v>
+        <v>3238</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.11</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3214</v>
+        <v>3241</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>0.02</v>
+        <v>491.57</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3216</v>
+        <v>3242</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>124.49</v>
+        <v>17.96</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3218</v>
+        <v>3244</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>92.69</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3221</v>
+        <v>3245</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>214.89</v>
+        <v>10.56</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3225</v>
+        <v>3246</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>263.68</v>
+        <v>8.46</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3228</v>
+        <v>3253</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>688.88</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3229</v>
+        <v>3259</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>3.89</v>
+        <v>490.12</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3230</v>
+        <v>3269</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>3.72</v>
+        <v>28.01</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3231</v>
+        <v>3273</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>20.77</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3238</v>
+        <v>3276</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
         <v>35</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>7.43</v>
+        <v>8.13</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3241</v>
+        <v>3278</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>491.57</v>
+        <v>12.87</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3242</v>
+        <v>3282</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>17.96</v>
+        <v>110.12</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3244</v>
+        <v>3288</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>10.5</v>
+        <v>150.61</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3245</v>
+        <v>3293</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>10.56</v>
+        <v>46</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3246</v>
+        <v>3298</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="F18" s="3">
-        <v>8.46</v>
+        <v>60.9</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3253</v>
+        <v>3299</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>1.24</v>
+        <v>155.97</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3259</v>
+        <v>3301</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>490.12</v>
+        <v>74.61</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3269</v>
+        <v>3305</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F21" s="3">
-        <v>28.01</v>
+        <v>22.01</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>