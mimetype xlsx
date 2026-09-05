--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -1,234 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 08:49</t>
-[...11 lines deleted...]
-    <t>HISTEROMETRO EST - KOLPLAST</t>
+    <t>Lista gerada no: 05/09/2026 12:25</t>
+  </si>
+  <si>
+    <t>1661 - MODELADOR SHORT CAVADO C/ ALCA AMAMENTACAO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>EST091 - ESTOJO ACO INOX LISO 15,5 X 7 X 5CM - ACONOX</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
-    <t>KOLPLAST</t>
-[...2 lines deleted...]
-    <t>BG42612 - MEIA ULTRALINE 4000 AGH 30-40 M PE ABERTO BEGE - VENOSAN</t>
+    <t>ACONOX RIO</t>
+  </si>
+  <si>
+    <t>EST032F - ESTOJO ACO INOX LISO 18 X 6 X 3,5CM - ACONOX</t>
+  </si>
+  <si>
+    <t>FL006 - FLEXINOX ESTOJO LISO 20 X 10 X 2CM - ACONOX RIO</t>
+  </si>
+  <si>
+    <t>EST011F - ESTOJO ACO INOX LISO 26 X 12 X 6CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>Máscara Respirador sem Válvula Branca  - NEVE</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>1626 - MODELADOR SUBDIVIDIDO SHORT FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>BALANCA DIGITAL GLASS10 - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>Bracadeira C/ Manguito Ap. Pressao P/ Obeso Velcro Nylon Tam Exg - ACCUMED</t>
+  </si>
+  <si>
+    <t>Monitores de Sinais Vitais</t>
+  </si>
+  <si>
+    <t>BOLSA COLETORA URINA 2L C/ VALV ANTI REFLUXO 0 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Unid Lanceta de Segurança 28G - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>13- COLCHAO AR CX DE OVO VAZADO S/ CABECEIRA - AQUASONUS</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>VENOSAN</t>
-[...32 lines deleted...]
-    <t>Seringas, Agulhas e Conta Gotas</t>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>15570 - BOLSA COLOSTOMIA TRANS DRENAVEL REC 10-76MM - COLOPLAST</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Unid Seringa 50ML S/AG LL - BD</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
-    <t>MEIA ULTRALINE 4000 AGH 30-40 G PE ABERTO BEGE - VENOSAN</t>
-[...11 lines deleted...]
-    <t>Unid Hemitartarato De Norepinefrina 0,5Mg/Ml 4Ml Inj Iv Amp - HIPOLABOR</t>
+    <t>PROTETOR AURICULAR DE ESPUMA S/ CORDAO 1100 - 3M</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 5% 500ML BOLSA - JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>SORO GLICOSE 5% 250ML BOLSA MT/3- JP</t>
-[...1 lines deleted...]
-  <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
-    <t>LUVA LIMPEZA PAR NITRIL VERDE P - TALGE</t>
-[...38 lines deleted...]
-    <t>Lâminas de Bisturi</t>
+    <t>Kit Cirur Est Paramentacao (Implante) - SPK</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>SPK INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>FITA CIRURGICA SILICONE 5CM X 1,5M - VITALDERME</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>CATGUT CROMADO 2-0 C/AG 3,GIN  - SHALON</t>
-[...14 lines deleted...]
-    <t>AC061X - BOLSA TERMICA DE GEL 200G HOTCOLD - ORTHOPAUHER</t>
+    <t>CANULA TRAQUEOSTOMIA PVC C/BL 9,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c335e33ddeae9b5c14c3cafdab9aaa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e487e206f457384a930bba1c6960fd4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a0e4d0d1563cdaaa7c516b6965184.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866cb0bb3a8a867b4ade044524f1396.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66cc62033a999a4840719fda4d3f57.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637806e19272b6e1d25f1f361bb46b07.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435177e38ac354a8ad8ef3591520503.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ad9727a93f6a9308126afd24f01e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a6c1b96fa8d60509821860ba1567c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb493127e4b004d61b9e94a65a988577.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a4daf0c0b79af67f3f3016d75628.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e71113b1ffba4a88bb962bf75071.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bd774dbea9c844753a6103e865fcb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83677d7672a132257ac222ef507e9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153b1468bb357ca9458dc130249b09.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1b0513d6f2d0fb20c2ea607da820e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c4051fc329df907e67be896243545.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b45233ae0063f38c4cb35f583622e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaafa01de55259115939885d272be67.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f2198813c3554905b1cea56d2d7cf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516f2111086b2c39799df36c4663b8d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57664abd0180754043fbf20bfd910c91.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a22baccd0f4c9e390feff263d1ed1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004782103aba217337a340f579519bc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d4fba3cecc0cb5d3d88a161795026.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3edfd656f712ca1bc3a488f1d5092.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b69f66a86a3da22187a6fcacedb0b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e3a419ff103190f009234d6dc002c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060843ec6e6affad4d4882c7fe6a955b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95be58481006d5f506c4c5f918d0226.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c352699788a1322eb789bacbc03c12a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd640c54fd9f251722bf6ad59677b590.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14ab5656709338c1a5c4b98f42cf87.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c58b27f5a43cb3f9fa9850165f00b6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334de868d1d77239e52325dfc8efae18.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853586483f8060237b90848db2603e19.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd6943611d1b25ff53ccdd19096c22.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880690dca51fbec449979944fcad61c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7be93f3cffd1ab9b207112842c026a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429e7353ee9431ed265809daa944592.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3231</v>
+        <v>3146</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>20.77</v>
+        <v>227.54</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3238</v>
+        <v>3151</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>7.43</v>
+        <v>70.56</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3241</v>
+        <v>3153</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>491.57</v>
+        <v>61.7</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3242</v>
+        <v>3154</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>17.96</v>
+        <v>75.45</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3244</v>
+        <v>3155</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>10.5</v>
+        <v>173.61</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3245</v>
+        <v>3161</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>10.56</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3246</v>
+        <v>3164</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>8.46</v>
+        <v>252.8</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3253</v>
+        <v>3165</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>1.24</v>
+        <v>254.92</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3259</v>
+        <v>3166</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>490.12</v>
+        <v>126.11</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3269</v>
+        <v>3168</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>28.01</v>
+        <v>46.58</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3273</v>
+        <v>3173</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>3.82</v>
+        <v>7.79</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3276</v>
+        <v>3176</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
         <v>33</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>8.13</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3278</v>
+        <v>3178</v>
       </c>
       <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>12.87</v>
+        <v>295.51</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3282</v>
+        <v>3179</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>110.12</v>
+        <v>54.96</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3288</v>
+        <v>3180</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>150.61</v>
+        <v>27.13</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3293</v>
+        <v>3181</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>43</v>
+      </c>
+      <c r="F17" s="3">
+        <v>2.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3298</v>
+        <v>3186</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>60.9</v>
+        <v>9.51</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3299</v>
+        <v>3190</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>155.97</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3301</v>
+        <v>3193</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>74.61</v>
+        <v>35.87</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3305</v>
+        <v>3194</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>22.01</v>
+        <v>22.83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>