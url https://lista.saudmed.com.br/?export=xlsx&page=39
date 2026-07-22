--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -1,243 +1,225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 02:31</t>
-[...2 lines deleted...]
-    <t>Unid Hemitartarato De Norepinefrina 0,5Mg/Ml 4Ml Inj Iv Amp - HIPOLABOR</t>
+    <t>Lista gerada no: 22/07/2026 08:48</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 300MM X 100M (PACKGC) - ZERMATT</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>ZERMATT</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 13F 06CM X 1,8M - NEVE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>FITA CIRURGICA SILICONE 2,5CM X 5M - VITALDERME</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CLORETO DE SODIO 20% 10ML AMP - SAMTEC</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>HIPOLABOR</t>
-[...2 lines deleted...]
-    <t>SORO GLICOSE 5% 250ML BOLSA MT/3- JP</t>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>Unid Cefazolina Sodica 1G Inj F/A Iv/Im - BLAU</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>BLAU</t>
+  </si>
+  <si>
+    <t>SORO GLICOFISIOLOGICO 5% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
   </si>
   <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
-    <t>LUVA LIMPEZA PAR NITRIL VERDE P - TALGE</t>
-[...8 lines deleted...]
-    <t>Pano 28Cm X 240M Mrplus Eco Verde Rolo - TALGE</t>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 8,0 - LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>LEMGRUBER</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 60L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>AGUA OXIGENADA 10VOL 1L  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA ALCOOLICA 2% 100ML (CHLORCLEAR)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L PRATICZYME  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>RV06B_2 - MUNHEQUEIRA RECOVERY ESQ M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ESCOVA DE LIMPEZA 2 LADOS DESCARTAVEL - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Lava Roupas EM PO 1KG - BARBAREX</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>BARBAREX</t>
+  </si>
+  <si>
+    <t>Detergente 500ML Neutro  - BIO-KRISS</t>
+  </si>
+  <si>
+    <t>Sabonete Liquido Perolado Frutas Vermelhas 5L - BIO-KRISS</t>
   </si>
   <si>
     <t>Higiene Básica</t>
   </si>
   <si>
-    <t>TAPETE HIGIENICO PC/30 - SUPER SECAO</t>
-[...125 lines deleted...]
-    <t>VICPHARMA</t>
+    <t>Limpador Multiuso 500Ml - Barbarex</t>
+  </si>
+  <si>
+    <t>Limpa Aluminio 500ML  - BARBAREX</t>
+  </si>
+  <si>
+    <t>Sabonete Liquido Perolado Erva Doce 5L - BIO-KRISS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -260,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a523d3cf6322d3515ae46e0f4e222.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480fc1a3c590bb0329cef475ff61629.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bd6fbfde1950a58cbe4c912769a9d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ded235949c8a0998ae7e836ea732e6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492100ea210d4dda66c0108aeb44b57a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ccb4fd96d3cf1211ace5342b1accf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e1c5919ac6a21c50c30b78749d6d3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a91c80e7707ed4c4cec6fef93ba8c4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd345f9e689beb9a0c6a832c25ff193a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d3897dab5a63fb2321160b3beda1d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feb1e25303a132ab394089ee2f413a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001b520fd7882d2f5757ebabdc8d70.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b35128957da63e1e28b585d1c37519.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192fa6e6641567d3efc55b3227e15d7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07cd44f70bc72980eda70e85eb3e96.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8421133abefcad88efe621b7273d301.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237c6c12d0230b58b2effc07a4d9b54.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be0315afd11096198d9be5af0364ec.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3b366a6344b438a51577f32cbe8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe04529f7572662a17c78575638277c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce4faef1d37bbbadff44dec9727ea1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875f54bbc132381edf7dd4a77e6d63d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa2adb4b30434d84e453543ba310e7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eb5695891755abd55df5ccb5cd6b2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efae2f337860428c22671c0c366b1b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb28ff716e17879f2462d45c4c3ab9c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dedbd1fe2a4607bb4fbd7479aace6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b02880a394b1f13fac3245a85e633.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455483954c2b254997f569408e32d90a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e3c05716b7cb688a0c67d889e9a6e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbb472b0dbca6cce1ed3e9e4f152f7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0e7e3d52d5f0a124627561297c730.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb063bae0e52020497e422c8e80740bf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b15539604783d01fde8e15912345.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415f25c8350b58015ea38ddc1051473.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211571bbd2689bcbb71eb5cebac60a1e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c19001cb6b872c85192fb6b3c961.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c1b31293d62272346a36d173cdee.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56ca12b04fb38b008b1ca97ac188a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c797e2b5969e09b36f164eef1e87faf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1171,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3273</v>
+        <v>3319</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.82</v>
+        <v>327.98</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3276</v>
+        <v>3321</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>8.13</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3278</v>
+        <v>3323</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>12.87</v>
+        <v>54.35</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3282</v>
+        <v>3324</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>110.12</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3288</v>
+        <v>3325</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>150.61</v>
+        <v>11.72</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3293</v>
+        <v>3328</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="F7" s="3" t="s">
         <v>23</v>
+      </c>
+      <c r="F7" s="3">
+        <v>10.54</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3298</v>
+        <v>3338</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>60.9</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3299</v>
+        <v>3339</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>155.97</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3301</v>
+        <v>3340</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>74.61</v>
+        <v>31.12</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3305</v>
+        <v>3345</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>22.01</v>
+        <v>11.74</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3319</v>
+        <v>3347</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
         <v>35</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>327.98</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3321</v>
+        <v>3350</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>1.2</v>
+        <v>47.94</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3323</v>
+        <v>3352</v>
       </c>
       <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
         <v>40</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>54.35</v>
+        <v>182.45</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3324</v>
+        <v>3361</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>0.92</v>
+        <v>38.91</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3325</v>
+        <v>3371</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" s="3">
-        <v>11.72</v>
+        <v>11.95</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3328</v>
+        <v>3372</v>
       </c>
       <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>47</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>10.54</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3338</v>
+        <v>3375</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>4.58</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3339</v>
+        <v>3377</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
-        <v>0.34</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3340</v>
+        <v>3378</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>31.12</v>
+        <v>9.03</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3345</v>
+        <v>3379</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>11.74</v>
+        <v>29.93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>