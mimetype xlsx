--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,212 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 08:48</t>
-[...20 lines deleted...]
-    <t>FITA CIRURGICA SILICONE 2,5CM X 5M - VITALDERME</t>
+    <t>Lista gerada no: 05/09/2026 13:05</t>
+  </si>
+  <si>
+    <t>Mascara Oxigenio Alta Concentracao Adulto - FOYOMED</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Garrafa Squeeze 600ML ALUM</t>
+  </si>
+  <si>
+    <t>Cuidados com a Pele</t>
+  </si>
+  <si>
+    <t>EDU BRINDES</t>
+  </si>
+  <si>
+    <t>16324_PREMIUM - SOUTIEN S/ REFORCO E FECHO FRONTAL CASTANHO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>1662 - MODELADOR CAVADO C/ ALCA AMAMENTACAO BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Kit Eletrodo (Eeg) 1,20M Prata Cx/2 - MEDITRON</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>MEDITRON</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 3-0 C/AG 1,5 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Folhas Sps Vapor Bowie &amp; Dick Pc/100 - CLEAN TEST</t>
+  </si>
+  <si>
+    <t>Equipamentos Médicos</t>
+  </si>
+  <si>
+    <t>CLEAN TEST</t>
+  </si>
+  <si>
+    <t>HISTEROMETRO EST - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Curativo aluminizado p/ traqueostomia x 9cm - Metalline</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Filtro Bacteriano Hmef Adulto - HAIBREATH</t>
+  </si>
+  <si>
+    <t>BRASIL MED CARE</t>
+  </si>
+  <si>
+    <t>Filtro Bacteriano HMEF Infantil - HAIBREATH</t>
+  </si>
+  <si>
+    <t>Unid Seringa Insulina 1Ml C/Ag Ls 1X 0,30 - BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Unid Adenosina 3Mg/Ml 2Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Hemitartarato De Norepinefrina 0,5Mg/Ml 4Ml Inj Iv Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 5% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 4-0 C/AG 2,5 - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>LUVA LIMPEZA PAR NITRIL VERDE P - TALGE</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>Lamina Bisturi N.2- Advantive</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>CLORETO DE SODIO 20% 10ML AMP - SAMTEC</t>
-[...113 lines deleted...]
-    <t>Sabonete Liquido Perolado Erva Doce 5L - BIO-KRISS</t>
+    <t>AC061X - BOLSA TERMICA DE GEL 200G HOTCOLD - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce4faef1d37bbbadff44dec9727ea1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875f54bbc132381edf7dd4a77e6d63d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa2adb4b30434d84e453543ba310e7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eb5695891755abd55df5ccb5cd6b2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efae2f337860428c22671c0c366b1b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb28ff716e17879f2462d45c4c3ab9c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dedbd1fe2a4607bb4fbd7479aace6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b02880a394b1f13fac3245a85e633.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455483954c2b254997f569408e32d90a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e3c05716b7cb688a0c67d889e9a6e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbb472b0dbca6cce1ed3e9e4f152f7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0e7e3d52d5f0a124627561297c730.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb063bae0e52020497e422c8e80740bf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b15539604783d01fde8e15912345.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415f25c8350b58015ea38ddc1051473.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211571bbd2689bcbb71eb5cebac60a1e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c19001cb6b872c85192fb6b3c961.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c1b31293d62272346a36d173cdee.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56ca12b04fb38b008b1ca97ac188a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c797e2b5969e09b36f164eef1e87faf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8dec760aabb4d18f71707445b6598.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d9608202ad25d5f7aa6ff8f9ab32.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f1d54ea9e48ee331e00336833f4b1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791a019f8df099703d769bc62a01fd4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34279407e2695ce2c7a1660effdac77c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a503aafa95afcb01b45c053ed82bcd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275163118889e149a5669f5b833823c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ca3db59bb64ab839d663e84c52c40.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa7a15f498f6eccd9d4f7e3d75560.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3cd2e39c12575108af5fdec5c128.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52af097615fcda098d37b6c89ea941a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926093ee67d6041dfeea60ff10f51f0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74125c8d6c7fb8030bd60dd72f18e958.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f02ece2f50f4c0efcdd8f7ef8bab18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51838b4f28fc7596f2c7e108c85a657.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2fdfda503cfe2e270e196a9011b92.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23990c1347c14434a54ee457ac5b874.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2c9c8b7ba5452b0144593f995f8e9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0c701623cdb70985b9c45d390533d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd23e24e071eea12dcd69afb73780a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3319</v>
+        <v>3195</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>327.98</v>
+        <v>16.84</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3321</v>
+        <v>3214</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.2</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3323</v>
+        <v>3216</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>54.35</v>
+        <v>124.49</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3324</v>
+        <v>3218</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>0.92</v>
+        <v>92.69</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3325</v>
+        <v>3221</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>11.72</v>
+        <v>214.89</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3328</v>
+        <v>3228</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>10.54</v>
+        <v>688.88</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3338</v>
+        <v>3229</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>4.58</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3339</v>
+        <v>3231</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>0.34</v>
+        <v>20.77</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3340</v>
+        <v>3238</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>31.12</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3345</v>
+        <v>3242</v>
       </c>
       <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>11.74</v>
+        <v>15.79</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3347</v>
+        <v>3244</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>6.83</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3350</v>
+        <v>3245</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>47.94</v>
+        <v>10.56</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3352</v>
+        <v>3253</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>182.45</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3361</v>
+        <v>3269</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
         <v>42</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>38.91</v>
+        <v>28.01</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3371</v>
+        <v>3273</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>11.95</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3372</v>
+        <v>3276</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>3.99</v>
+        <v>8.13</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3375</v>
+        <v>3277</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>29.93</v>
+        <v>13.65</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3377</v>
+        <v>3278</v>
       </c>
       <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
         <v>51</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>6.3</v>
+        <v>12.87</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3378</v>
+        <v>3298</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>9.03</v>
+        <v>60.9</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3379</v>
+        <v>3305</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="F21" s="3">
-        <v>29.93</v>
+        <v>22.01</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>