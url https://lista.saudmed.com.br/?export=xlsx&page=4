--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -1,246 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:09</t>
-[...11 lines deleted...]
-    <t>4003 - TUBO RECORTAVEL P/ CALOS SILIGEL P - ORTHOPAUHER</t>
+    <t>Lista gerada no: 21/07/2026 17:14</t>
+  </si>
+  <si>
+    <t>Porta Comprimidos (A Granel)</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Limpador Multiuso 5 Litros - BARBAREX</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>BARBAREX</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>LUVA TPE S/PO TRANSPARENTE G - VABENE</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>VABENE</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Oculos De Protecao Incolor - SSPLUS</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck P - MARIMAR</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck G - MARIMAR</t>
+  </si>
+  <si>
+    <t>AGUA OXIGENADA 10VOL 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Higiene e Cuidados Pessoais</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 19G SEGURANCA - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Canula Traqueostomia Metal Longa N.4 - FRADEL</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>FRADEL</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 09 X 26CM PC/200 - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>Aspiramax Aspirador Sangue E Secrecoes Vacuo 1L - MEDICATE</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>MEDICATE</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 4,5M  - MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>MASCARA PFF2 BRANCA - CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>GRIP LUVA PROTETOR PALMAR C/ FUROS</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>ORTHOPAUHER</t>
-[...130 lines deleted...]
-  <si>
     <t>PORTA LAMINA - LABOR</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
     <t>1616 - MANGAS COM VELCRO BEGE M - BIOBELA</t>
   </si>
   <si>
     <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>DISCO DE EQUILIBRIO INFLAVEL</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -263,51 +257,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19108cb0c6da75a72e7dd540dc49d8a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edaa88aa85aca93d4dc519643d64ef.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f34188f8887cb50230b15b22ed65.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5523aaebcdd668ff9caab1724c68f6c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db103bdc9aaf46e1d5365c025ee6c9f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeffbb49e8e308e30e23bf7afd1b3b7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78b2783384a9cbdf9f05036a47b10d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd4a177b4afceaf12c2923f404eafa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1830b9a66386e87b4813e1c8b04099b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79682944449e1802cdb57d715f1a978c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79dea7babb6aaecded490e51d67644.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc097d3993cbc98fd45128996044698.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8078b0055ba2c5bd7fc602804d8de0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb24527a77e0037227f96cd4ae9e3d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbbb4169f261f122ae444a1e34b504.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c209a3671310cf34cd0cf7c14b3382.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4fe148561044e7f21f7e03a307946.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff4d6d91a2ece995a95d1713e9ab28.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05863482c52956b01296d6c4ee984f93.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d53cdcdb8b4ede911d30d1739be0eb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253782d631b82717492841e97b8ef82f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01623308ae2abeaa90e12abe575c25.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62833e1e20cac67c07739f6af040226.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c0dcc96444bd26a38446606bae41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b099691b71558e00d94db417002f190.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ae82c36100f935225e720d3862ff.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4192a14a5bcf6c497aa3f20515e9a14.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77e4a6ab322ff26d395b2585f2fcd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0774bba145209e88087fbaa77b090.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb879d87c2be057071af1ebd6a4112.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a1d15db559ef5fe7d1a43cbc37ad9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ed8fcf1d93c6391514bcd29e410d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8986acf20a863bcd73045b9553a18c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9ed4ff3d6be9eb05131fa80e5ef4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b98d1847e83113a52ce92b7cc80ce.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7887245a5e28ce0e27270a6adaf79a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddec0c2a0d7659d42e2661da17f1c94.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73783849e2c25754abd2c732dc2b14.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea74f3991696eda61361f29248fb90c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dec680f550b1e9dbeebae2e5d2779.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1205,386 +1199,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.8</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>46.68</v>
+        <v>25.85</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>4.45</v>
+        <v>10.06</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>25.85</v>
+        <v>14.76</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>10.06</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>313</v>
+        <v>332</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>14.76</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>66.93</v>
+        <v>23.94</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>7.88</v>
+        <v>24.15</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>23.94</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
         <v>34</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>24.15</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>3.07</v>
+        <v>89.1</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>0.84</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>357</v>
+        <v>377</v>
       </c>
       <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
         <v>41</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>42</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>89.1</v>
+        <v>753.04</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
         <v>44</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>45</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>0.32</v>
+        <v>16.04</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="3">
-        <v>753.04</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>16.04</v>
+        <v>73.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
         <v>52</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>53</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>5.48</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C19" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
         <v>55</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>73.5</v>
+        <v>75.85</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>0.02</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="F21" s="3">
-        <v>75.85</v>
+        <v>0.02</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>