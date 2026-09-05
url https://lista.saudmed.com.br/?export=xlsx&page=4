--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 17:14</t>
-[...5 lines deleted...]
-    <t>Acessórios para Medicamentos</t>
+    <t>Lista gerada no: 04/09/2026 22:10</t>
+  </si>
+  <si>
+    <t>Limpador Multiuso 5 Litros - BARBAREX</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>BARBAREX</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>LUVA TPE S/PO TRANSPARENTE G - VABENE</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>VABENE</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 2-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 4-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Oculos De Protecao Incolor - SSPLUS</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck P - MARIMAR</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck G - MARIMAR</t>
+  </si>
+  <si>
+    <t>AGUA OXIGENADA 10VOL 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Higiene e Cuidados Pessoais</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Agua Autoclave / Destilada 5L - SSPLUS</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>ATADURA GESSADA 20CM X 4M - CYSNE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>LENCOL DESC C/ELAST 2,0 X 0,9M PC/10 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SCALP 19G SEGURANCA - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Canula Traqueostomia Metal Longa N.4 - FRADEL</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>FRADEL</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 09 X 26CM PC/200 - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>Aspiramax Aspirador Sangue E Secrecoes Vacuo 1L - MEDICATE</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>MEDICATE</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 4,5M  - MISSNER</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>MASCARA PFF2 BRANCA - CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>GRIP LUVA PROTETOR PALMAR C/ FUROS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>SAUDMED</t>
-  </si>
-[...145 lines deleted...]
-    <t>Fisioterapia e Reabilitação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +257,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253782d631b82717492841e97b8ef82f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01623308ae2abeaa90e12abe575c25.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62833e1e20cac67c07739f6af040226.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c0dcc96444bd26a38446606bae41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b099691b71558e00d94db417002f190.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ae82c36100f935225e720d3862ff.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4192a14a5bcf6c497aa3f20515e9a14.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77e4a6ab322ff26d395b2585f2fcd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0774bba145209e88087fbaa77b090.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb879d87c2be057071af1ebd6a4112.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a1d15db559ef5fe7d1a43cbc37ad9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ed8fcf1d93c6391514bcd29e410d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8986acf20a863bcd73045b9553a18c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9ed4ff3d6be9eb05131fa80e5ef4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b98d1847e83113a52ce92b7cc80ce.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7887245a5e28ce0e27270a6adaf79a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddec0c2a0d7659d42e2661da17f1c94.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73783849e2c25754abd2c732dc2b14.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea74f3991696eda61361f29248fb90c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dec680f550b1e9dbeebae2e5d2779.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09c1bad69fa80b40a5cca85234d025.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73947b78af8034fcc6d3e01bc7362d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761074ebc2bab81bcc80756a3de3f5e6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc11e1cc124576b6858b231dc49fbf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b493909dd56ea87ec7d8914ebaead5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d735356ea7dec30ad6bd61064c4e7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77700e0737bb3936b51b0a2d1778bd1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f2d2a0143f60858cac71785fd1bd5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0cc41c8f121577f2fa396d5ad2690.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be170b4af0f840e3043fad9f80b4991.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1568a1b7744db0e8088c5012539c1e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feec3e882fc424f89100f5b469f0f1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7689be24f42d91055e7ebdff8061b2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee917838e0dcbe402dfff47c09e78310.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbbf8dfc52be16c12cb74131141626.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea2a7962bb49fe1cad2b92d67e237e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ff462ed5c9dfaebe4e2251a3b438a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808f66fb11f6d99cab4034001f72db6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c6243464e148a8b3a32cfdc5cfc82.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fe9eca97ca0825f092e6ac9caf8c7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1169,416 +1169,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.45</v>
+        <v>25.85</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>25.85</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>10.06</v>
+        <v>14.76</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>14.76</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
         <v>327</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
         <v>66.93</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>7.88</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>23.94</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>24.15</v>
+        <v>23.94</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>3.07</v>
+        <v>24.15</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>0.84</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>89.1</v>
+        <v>27.34</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>0.32</v>
+        <v>10.16</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>377</v>
+        <v>354</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>753.04</v>
+        <v>25.89</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>378</v>
+        <v>356</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>16.04</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>379</v>
+        <v>357</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>5.48</v>
+        <v>89.1</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>73.5</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F18" s="3">
-        <v>0.02</v>
+        <v>753.04</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>75.85</v>
+        <v>16.04</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>66.74</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
         <v>57</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>58</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>0.02</v>
+        <v>73.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>