--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -34,111 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 02:55</t>
-[...59 lines deleted...]
-    <t>Sabonete Liquido Perolado Erva Doce 5L - BIO-KRISS</t>
+    <t>Lista gerada no: 22/07/2026 07:55</t>
   </si>
   <si>
     <t>UNID AGULHA A VACUO COLETA MULTIPLA 22G 2X 0,7MM - UNIQMED</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
     <t>Unid Caneta Esf Azul - BIC</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>BIC</t>
   </si>
   <si>
     <t>ELETRODO CARDIO ADULTO C/ GEL PC/50 0 - DESCARPACK</t>
   </si>
   <si>
     <t>Eletrodos e Acessórios para ECG</t>
   </si>
@@ -167,50 +107,110 @@
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>EQUIPLEX</t>
   </si>
   <si>
     <t>FITA CIRURGICA SILICONE 2,5CM X 1,5M - VITALDERME</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>AVENTAL BRANCO 30G S/ MANGA PC/10 - ANADONA</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>ANADONA</t>
   </si>
   <si>
     <t>Lencol Desc C/Elast 20G 2,0 X 0,9M Pc/10 Mt/2 - ANADONA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG BICO CATETER - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO M PC/2 - LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Lanceta para Lancetador 28G c/ 100un. Uniqmed</t>
+  </si>
+  <si>
+    <t>Testes Clínicos</t>
+  </si>
+  <si>
+    <t>EQUIPO NUTRICAO ENTERAL GRAVITACIONAL CX/2- DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Colchao D28 Azul Revestido Napa - LUCKSPUMA</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>LUCKSPUMA</t>
+  </si>
+  <si>
+    <t>Unid Droperdal 2,Mg/Ml 1Ml Amp (Droperidol) - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 25G C/ SEGURANCA C/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 23G C/ SEGURANCA C/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>BAN074 - Bandeja Odonto. Aco Inox 30 X 20 X 4CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d86e0e508941b4c6bccc6ebc4df9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d796d594c57ad1192e05e0929f88b8e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff4e565ea2fa4fb52a4283e53bbc5e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83a9be043619515e25a7002ae4ba3d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc67ed83efdf74d3f4a9f3d2668d7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277959f7349414e99038eb6d5174566.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed33f44c0559fab4495747a5132cf5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522cdd3a0c0728f649c7978462cccc8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09773dc50d2d18393b44103b7bdef91f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa4a40de6b2847c206e5209a3e8683.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa0e1a587322c8f1a42f72e23147e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4874c1bad5a1ee2487241034e5dda.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f4b3802053df390ac83c494212586.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131c5885f749e906842372a4e2ba54d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6b2f8b7ad1622ba938a906ac62ff.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc2df8b406c503a69af4ac74e5a02f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7d2d12c442b86d72618c2f8516b0e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff040237331be8b76dd8a9563167baa.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb855b082e3e9d91104f5864423a1d1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6af2ceaebc73d6745f495b7be3437.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b2f0eee19d328a8651b13ab45342.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22bce9ab87de87ee20ac3f003c32f9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37f17fc61762eb1dad7e011a3179f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56238c72723793c1b6c744723e5af003.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f267fcd5319b101bb4231f4441e95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f1be37f048c5a27edd29d2e995c65.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9fceda9e9a164c96d6835c3dc3b5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16947e3378ca0b6df635582253867e0b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fe217536c124918abe2227668028f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b13752e0976347a5b1962efa4fd0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7513fd75d7cf7935c97d28269a0ff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239988e44b9ef36fa2f768ac7c2c965a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd27a8758c69f6f8fa2179f78c23fc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538846a2d911eda43dd09aea0b23afdc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcc23e6cd891ae38d03dd4ec878b01.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d475cab915d5d2a37092cedf6a3ff14.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdfe52ab1852857f8a690f210991af.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57dde07bb5d14ae1f2f3e37a41f979.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c8c8b34e6199a6976321e6e47c81f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8844c24e20e224f955da1f6065bfdee.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1175,386 +1175,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3347</v>
+        <v>3385</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.83</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3350</v>
+        <v>3387</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>47.94</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3352</v>
+        <v>3390</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>182.45</v>
+        <v>23.73</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3361</v>
+        <v>3391</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>38.91</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3371</v>
+        <v>3396</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>11.95</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3372</v>
+        <v>3397</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.99</v>
+        <v>82.76</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3375</v>
+        <v>3400</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>29.93</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3377</v>
+        <v>3404</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>6.3</v>
+        <v>19.13</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3378</v>
+        <v>3407</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>9.03</v>
+        <v>26.61</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3379</v>
+        <v>3408</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>29.93</v>
+        <v>16.76</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3385</v>
+        <v>3420</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>0.61</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3387</v>
+        <v>3421</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>2.77</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3390</v>
+        <v>3427</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>23.73</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3391</v>
+        <v>3432</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3396</v>
+        <v>3433</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>13.19</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3397</v>
+        <v>3434</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>82.76</v>
+        <v>745.29</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3400</v>
+        <v>3437</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>30.07</v>
+        <v>28.27</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3404</v>
+        <v>3438</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F19" s="3">
-        <v>19.13</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3407</v>
+        <v>3440</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="F20" s="3">
-        <v>26.61</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3408</v>
+        <v>3451</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" t="s">
         <v>50</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>16.76</v>
+        <v>327.98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>