--- v1 (2026-07-22)
+++ v2 (2026-07-22)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 07:55</t>
+    <t>Lista gerada no: 22/07/2026 08:54</t>
   </si>
   <si>
     <t>UNID AGULHA A VACUO COLETA MULTIPLA 22G 2X 0,7MM - UNIQMED</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
     <t>Unid Caneta Esf Azul - BIC</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>BIC</t>
   </si>
   <si>
     <t>ELETRODO CARDIO ADULTO C/ GEL PC/50 0 - DESCARPACK</t>
   </si>
   <si>
     <t>Eletrodos e Acessórios para ECG</t>
   </si>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b2f0eee19d328a8651b13ab45342.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22bce9ab87de87ee20ac3f003c32f9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37f17fc61762eb1dad7e011a3179f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56238c72723793c1b6c744723e5af003.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f267fcd5319b101bb4231f4441e95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f1be37f048c5a27edd29d2e995c65.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9fceda9e9a164c96d6835c3dc3b5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16947e3378ca0b6df635582253867e0b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fe217536c124918abe2227668028f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b13752e0976347a5b1962efa4fd0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7513fd75d7cf7935c97d28269a0ff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239988e44b9ef36fa2f768ac7c2c965a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd27a8758c69f6f8fa2179f78c23fc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538846a2d911eda43dd09aea0b23afdc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcc23e6cd891ae38d03dd4ec878b01.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d475cab915d5d2a37092cedf6a3ff14.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdfe52ab1852857f8a690f210991af.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57dde07bb5d14ae1f2f3e37a41f979.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c8c8b34e6199a6976321e6e47c81f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8844c24e20e224f955da1f6065bfdee.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d052ad1fcb34ecc3860af755aaaaf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748543267bcff8bd02285f9129c9f133.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95c99a8b72e0e10bdbb07cf8d528f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01682ddb4ea564c7c6e624dd0c031fee.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d78ff16a578a00e1f7d976f026c0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9d0ea6e78252aa7fdebb724fe79e7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a9619ab2c2ae454f8e1ee0689273.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c912a5ac9d0d23f01889dd91e1cb06a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f58143c7517283967dec2a78ee858.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1caf5d5d476d69a37eac2cab587835.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a866dfa5ed2fd1542f43b9fcdb767.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd4dc631da4b00ba742292393738b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4c08dccaf6dd65f57f5715cdbd402.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc930e760cc5d8e3a32129282cfce68.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a9522e31ca57896d158783f0d9a8b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b45b8b869ad03ab246548b564c031.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6aa2687f442a872bd7cae6b1c4827.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c865d39978ca6ff2c635a2b320af065.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad587acae8f94196908dbd68591db0fe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b99003de92b48509d0f0a2e600933.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>