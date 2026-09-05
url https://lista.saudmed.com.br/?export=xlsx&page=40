--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -14,203 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 08:54</t>
+    <t>Lista gerada no: 05/09/2026 13:07</t>
+  </si>
+  <si>
+    <t>AC70 - BOLSA FLEXIVEL P/ GELO M - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>FITA CIRURGICA SILICONE 2,5CM X 5M - VITALDERME</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid Cefazolina Sodica 1G Inj F/A Iv/Im - BLAU</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>BLAU</t>
+  </si>
+  <si>
+    <t>SORO GLICOFISIOLOGICO 5% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 10ML S/AG LL - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 8,0 - LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>LEMGRUBER</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>AGUA OXIGENADA 10VOL 1L  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 4% 1L (CHLORCLEAR)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA ALCOOLICA 2% 100ML (CHLORCLEAR)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L PRATICZYME  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>9-1766 - Mangueira Aspiramax Pvc Liso 4 X 6,5Mm X 0,40M Ma520 Lilas - Omron</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>ESCOVA DE LIMPEZA 2 LADOS DESCARTAVEL - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 2-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Sabonete Liquido Perolado Frutas Vermelhas 5L - BIO-KRISS</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>BARBAREX</t>
+  </si>
+  <si>
+    <t>Limpador Multiuso 500Ml - Barbarex</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>Limpa Aluminio 500ML  - BARBAREX</t>
+  </si>
+  <si>
+    <t>Sabonete Liquido Perolado Erva Doce 5L - BIO-KRISS</t>
   </si>
   <si>
     <t>UNID AGULHA A VACUO COLETA MULTIPLA 22G 2X 0,7MM - UNIQMED</t>
   </si>
   <si>
-    <t>Seringas, Agulhas e Conta Gotas</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIQMED</t>
   </si>
   <si>
-    <t>Unid Caneta Esf Azul - BIC</t>
-[...119 lines deleted...]
-    <t>ACONOX RIO</t>
+    <t>1625G4 - FAIXA ABDOMINAL DE 4 GOMOS BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d052ad1fcb34ecc3860af755aaaaf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748543267bcff8bd02285f9129c9f133.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95c99a8b72e0e10bdbb07cf8d528f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01682ddb4ea564c7c6e624dd0c031fee.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d78ff16a578a00e1f7d976f026c0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9d0ea6e78252aa7fdebb724fe79e7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a9619ab2c2ae454f8e1ee0689273.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c912a5ac9d0d23f01889dd91e1cb06a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f58143c7517283967dec2a78ee858.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1caf5d5d476d69a37eac2cab587835.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a866dfa5ed2fd1542f43b9fcdb767.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd4dc631da4b00ba742292393738b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4c08dccaf6dd65f57f5715cdbd402.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc930e760cc5d8e3a32129282cfce68.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a9522e31ca57896d158783f0d9a8b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b45b8b869ad03ab246548b564c031.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6aa2687f442a872bd7cae6b1c4827.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c865d39978ca6ff2c635a2b320af065.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad587acae8f94196908dbd68591db0fe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b99003de92b48509d0f0a2e600933.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85612c93c10632014a996ed94ed81e3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcf1d04e2ab62d8db4bc1b84c0ca6f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b293004f28c8ee3e201a6522998f2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802638c89f3fb64905a6f3a9667b9c75.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d882fc8e326f0f4ffdef48dc953b68.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29a2309e79bd54cf5065125da60875.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7342f3bc4f90c396f1d088d9a8cbb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052078573c670015e46dfa6b7c52849.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cf4b1175b688bc9c547329df05afe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898447d6ea6131e5976976986d03622.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a5ad258d4ad38660bbf9ea15240a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f2cb91d894358ea42c7a3f19434f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ff7dda7c9a7a5338167a0763a303c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdbad0f8b975e8c0eff9bebf7d46a4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4285aca9f661292b2c0c6f7559bf9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ba47bf0e98aadb2205fdb7e40798d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a075ed87bbb3a6498a90d70b81ca8a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c68e620ed45adadf2305c83808a964.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffe2f1ef8034d9346dfe5fb5c1f513.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471daeaa8b446fb2559572e49f42f7b9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3385</v>
+        <v>3313</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.61</v>
+        <v>101.18</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3387</v>
+        <v>3323</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.77</v>
+        <v>55.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3390</v>
+        <v>3325</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>23.73</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3391</v>
+        <v>3328</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>0.32</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3396</v>
+        <v>3334</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>13.19</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3397</v>
+        <v>3338</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>82.76</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3400</v>
+        <v>3339</v>
       </c>
       <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>30.07</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3404</v>
+        <v>3345</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>19.13</v>
+        <v>13.31</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3407</v>
+        <v>3346</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
         <v>28</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>26.61</v>
+        <v>59.58</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3408</v>
+        <v>3347</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
         <v>28</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>16.76</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3420</v>
+        <v>3350</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>3.09</v>
+        <v>47.94</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3421</v>
+        <v>3358</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3427</v>
+        <v>3361</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>2.1</v>
+        <v>38.91</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3432</v>
+        <v>3369</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>0.06</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3433</v>
+        <v>3375</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>2.69</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3434</v>
+        <v>3377</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>745.29</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3437</v>
+        <v>3378</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>28.27</v>
+        <v>9.03</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3438</v>
+        <v>3379</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>2.06</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3440</v>
+        <v>3385</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>0.99</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3451</v>
+        <v>3386</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>327.98</v>
+        <v>174.87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>