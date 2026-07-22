--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,209 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 03:09</t>
-[...2 lines deleted...]
-    <t>UNID SERINGA 60ML S/AG BICO CATETER - DESCARPACK</t>
+    <t>Lista gerada no: 22/07/2026 07:51</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 2X 1,ASPIRACAO - BD</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 2% 100ML  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>VASELINA LIQUIDA 100ML  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>Unid dipirona 500mg/ml 2ml amp - Hypofarma</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid frutovitam (vitamina) 10ml inj iv amp - cristalia</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Efedrina Sulfato 50Mg/Ml 1Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO 10CM X 4,5M MT/3- PROCITEX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LANCETADOR SIMPLES - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 14FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 16FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 20FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 22FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 24FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>5404B - UNID EQUIPO MICROGOTAS L6 GC PC/25 - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 0X 20CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 30 X 36,5CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA - DESCARPACK</t>
+  </si>
+  <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>UNID SERINGA 60ML S/AG LS - DESCARPACK</t>
-[...125 lines deleted...]
-    <t>LUVA SAUDE LATEX C/PO M - MEDIX</t>
+    <t>UNID SCALP 25G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Dispenser P/ Sabonete Branco - CLEAN VELOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>PREMISSE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb2e6494dec6aa4f0c5aa487aaab61.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c3a22f8920a430322a1d0ae0931a6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30ea1abe9f776f90241ebc35b7940c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddee717682ba850e5f51bf2463f113.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83ac03e44b1a1b2cd2d2f7a9a34cd2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894507f60c94bb879513304cd138b4a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90536337290d449fadc8e678b7d00b08.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af9da7be6437dd1768ff4961eacb62.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b77b76903a4931430499e40867c28.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c981de3b24ab4a1d355e0bba5652e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1397a3691b147e120bacac633bbbaf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f63a121dd89db71bc1444e471810b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31abab1436f6d61549df4f2b11ce1f6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9683d566e52873d0ff871277123d4f5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cd7b186a345fa54b205237e6978cc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f369c848a4f686180e6fcaee72f2f28.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa510a6d8c22935e677b5ea53e1574d2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212663182c080e6f3e15d284957d478a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d68cb0343b180e8591c5e355796e71.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256297a7c3678c9a6af798ce47bb765.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e7f0692be815666a3a78642f93f5a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942597b013b753d3ad66dca7f97c6d1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0660f8df690d7c7ef8bc34c9ce9d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7474f3d699af41cce14267be9555adf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49389ca36d8b65b9692e93d7506792d5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb03815500576e4ff3b4742dd5f01b5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba595dc656d05aba99ad0a35993e6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd51deae5e6e93cf30bbed9b1f59c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c954f70389e25f3c98394e506cf54.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eea477e144b4bcce14e618080c91c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846449f39ce4e6939104abb6c4f01ff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d7a3341a391b1e18c76820d2ff770.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6153350a37fe4730fddc28276be286.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8780978b7d75d1eed3f3306c785edfe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea08de0e76ea128643cc9c63b98f01a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469226cbad0321eedc3492d287e7839.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b549a4ee31cb21c9493d6bcc535cc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28cb7c74e8f7718a11d846f4570946.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407be3a0634a8eb316e8f47de6cacb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca546d97e9aa553e695d53ebacd4c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3420</v>
+        <v>3483</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.09</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3421</v>
+        <v>3496</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.15</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3427</v>
+        <v>3497</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>2.1</v>
+        <v>11.28</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3432</v>
+        <v>3502</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>0.06</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3433</v>
+        <v>3503</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>2.69</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3434</v>
+        <v>3507</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>745.29</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3437</v>
+        <v>3511</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>28.27</v>
+        <v>21.78</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3438</v>
+        <v>3512</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>2.06</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3440</v>
+        <v>3513</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>0.99</v>
+        <v>9.03</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3451</v>
+        <v>3516</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>327.98</v>
+        <v>6.28</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3472</v>
+        <v>3517</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>35.91</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3483</v>
+        <v>3518</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>0.55</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3496</v>
+        <v>3519</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>6.89</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3497</v>
+        <v>3520</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>11.28</v>
+        <v>5.69</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3498</v>
+        <v>3522</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F16" s="3">
-        <v>91.77</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3502</v>
+        <v>3525</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
-        <v>1.18</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3503</v>
+        <v>3526</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F18" s="3">
-        <v>13.86</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3507</v>
+        <v>3527</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>12.33</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3511</v>
+        <v>3528</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>21.78</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3512</v>
+        <v>3532</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>38.3</v>
+        <v>49.77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>