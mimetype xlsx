--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,197 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 07:51</t>
+    <t>Lista gerada no: 05/09/2026 13:51</t>
+  </si>
+  <si>
+    <t>Unid Caneta Esf Azul - BIC</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>BIC</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML S/AG LL - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>TAMPA VEDANTE LUER MACHO MT/9- DESCARPACK</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ GEL E ATIV COAGULO 16 X 100 9ML AMARELO - VACUPLAST</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Copo Becker Forma Baixa Graduado Griffin (Boro 3.3) 250ML - PRECISION</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>Copo Becker Forma Baixa Graduado Griffin (Boro 3.3) 2000ML - PRECISION</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 30G S/ MANGA PC/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>Lencol Desc C/Elast 20G 2,0 X 0,9M Pc/10 Mt/2 - ANADONA</t>
+  </si>
+  <si>
+    <t>1624 - SOUTIEN S/ REFORCO E FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO M PC/2 - LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>LEMGRUBER</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 2-0 C/AG 2,0 - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Lanceta para Lancetador 28G c/ 100un. Uniqmed</t>
+  </si>
+  <si>
+    <t>Testes Clínicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>EQUIPO NUTRICAO ENTERAL GRAVITACIONAL CX/2- DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Unid Droperdal 2,Mg/Ml 1Ml Amp (Droperidol) - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 25G C/ SEGURANCA C/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 23G C/ SEGURANCA C/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>BAN074 - Bandeja Odonto. Aco Inox 30 X 20 X 4CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
   </si>
   <si>
     <t>UNID AGULHA 18G ROSA 2X 1,ASPIRACAO - BD</t>
   </si>
   <si>
-    <t>Seringas, Agulhas e Conta Gotas</t>
-[...1 lines deleted...]
-  <si>
     <t>BD</t>
-  </si>
-[...115 lines deleted...]
-    <t>PREMISSE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e7f0692be815666a3a78642f93f5a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942597b013b753d3ad66dca7f97c6d1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0660f8df690d7c7ef8bc34c9ce9d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7474f3d699af41cce14267be9555adf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49389ca36d8b65b9692e93d7506792d5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb03815500576e4ff3b4742dd5f01b5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba595dc656d05aba99ad0a35993e6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd51deae5e6e93cf30bbed9b1f59c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c954f70389e25f3c98394e506cf54.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eea477e144b4bcce14e618080c91c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846449f39ce4e6939104abb6c4f01ff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d7a3341a391b1e18c76820d2ff770.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6153350a37fe4730fddc28276be286.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8780978b7d75d1eed3f3306c785edfe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea08de0e76ea128643cc9c63b98f01a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469226cbad0321eedc3492d287e7839.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b549a4ee31cb21c9493d6bcc535cc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28cb7c74e8f7718a11d846f4570946.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407be3a0634a8eb316e8f47de6cacb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca546d97e9aa553e695d53ebacd4c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31020f1e9e17eceff7dcbb471db8ae2d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504dfe321451d050d4445533cfd9a0e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376b5900f1d62ce446db0155210a19e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a355f80ec58cf0f6f4f583152c2553.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903f8d375d9b31437be545592719ae4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b308db566d55cbc9e271dfb7ead5b4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f213a143d2076f440b94eda001f653.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e459cd330052173e019bcf38248ad.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260624c668b60afe51738b4cc80d9f79.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5271265b8225222d14c0db5f3fe0079.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ff5d60a7e4d467919f7b884592086.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55617507b641d0c459c8b183cf98b96c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6044f6f21dff26d46c924643650859.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7529ae1e62c0cfabd32bf8acec66552.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8399a0b9ed10fcb15ebee8d5d5570.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d635cd3e293e6b5fe47107ce9a69dee.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b01ce53fee6dbd58cdf19eba855d6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7eeb7b56de77112d3ab0958bc7d5b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc9604015d4d53684de64031a9c50e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf8d0e556018f62aef7e8632567da.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3483</v>
+        <v>3387</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.55</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3496</v>
+        <v>3389</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.89</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3497</v>
+        <v>3391</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>11.28</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3502</v>
+        <v>3394</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>1.18</v>
+        <v>204.81</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3503</v>
+        <v>3396</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>13.86</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3507</v>
+        <v>3397</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>12.33</v>
+        <v>82.76</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3511</v>
+        <v>3407</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>21.78</v>
+        <v>25.65</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3512</v>
+        <v>3408</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>38.3</v>
+        <v>16.76</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3513</v>
+        <v>3419</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>9.03</v>
+        <v>71.63</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3516</v>
+        <v>3421</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>6.28</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3517</v>
+        <v>3427</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>6.26</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3518</v>
+        <v>3431</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>6.26</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3519</v>
+        <v>3432</v>
       </c>
       <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>6.26</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3520</v>
+        <v>3433</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>5.69</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3522</v>
+        <v>3437</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>2.77</v>
+        <v>28.27</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3525</v>
+        <v>3438</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="F17" s="3">
-        <v>0.25</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3526</v>
+        <v>3440</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="F18" s="3">
-        <v>1.43</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3527</v>
+        <v>3451</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>1.68</v>
+        <v>327.98</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3528</v>
+        <v>3472</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>0.57</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3532</v>
+        <v>3483</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>49.77</v>
+        <v>0.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>