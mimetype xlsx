--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,185 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 03:27</t>
-[...2 lines deleted...]
-    <t>LANCETADOR SIMPLES - UNIQMED</t>
+    <t>Lista gerada no: 22/07/2026 06:39</t>
+  </si>
+  <si>
+    <t>Dispenser Papel Branco - CLEAN VELOX</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>PREMISSE</t>
+  </si>
+  <si>
+    <t>Mascara Laringea Pvc 4,0 - Medtech</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>MEDTECH</t>
+  </si>
+  <si>
+    <t>Mascara Laringea Pvc 5,0 - Medtech</t>
+  </si>
+  <si>
+    <t>PORTA COMPRIMIDOS SIMPLES - UNIQMED</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>1- ALMOFADA AR CX DE OVO REDONDA S/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>105 - ALMOFADA ESPUMA TERAPEUTICA ANTIRREFLUXO TRIANGULAR (PERFIL BAIXO) - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Saúde Materno-Infantil</t>
+  </si>
+  <si>
+    <t>Barra Apoio P/ Banheiro 40CM PVC - CARCI</t>
+  </si>
+  <si>
+    <t>CARCI</t>
+  </si>
+  <si>
+    <t>Goniometro Acrilico Pequeno P/ Dedos - Carci</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>Frasco Limpieza Nasal - SUPERMEDY</t>
+  </si>
+  <si>
+    <t>SUPERMEDY</t>
+  </si>
+  <si>
+    <t>UNID CAMPO CIR OPSITE</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AABA</t>
+  </si>
+  <si>
+    <t>Conector Luer Valvulado Pn C/ Tampa - LA VITA</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>UNIQMED</t>
-[...104 lines deleted...]
-    <t>Cuidados Especiais</t>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 0 C/AG 3,5 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID CATGUT CROMADO 0 C/AG 4 - SHALON</t>
+  </si>
+  <si>
+    <t>CM600 - GEL NEGRO DOCTOR PAHUER - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>4001 - CORRETIVO P/ JOANETE SILIGEL P - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>4001 - CORRETIVO P/ JOANETE SILIGEL M - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>4001 - CORRETIVO P/ JOANETE SILIGEL G - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 1,50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 2,00MM - SMART GR</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 2,50MM - SMART GR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01164e4c21ab522fa96c9e4c0b865cc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2857bb624ec438924b8b0881111f7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526867e25c406996f57e419915685915.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98efb17119c84dfa5bd9357a1833a6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bbacdba85c952caba2dcab10f7660.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cc224f7d78284b84b8eb2ebae2055.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba0bec56f408c4aed15b2e8ffea1c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa719cb05a0f4089e743aee9665dde.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf200f2d23b022479eb4fec29610bc3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0cbc7e1791cb174ad5cbd7259ed20.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936fcc7f84c606e23408b0f34a6741.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5148d5ec14e080ea3aaea9360744c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796131f3fb8db2e52f7e0d4a1fc66a0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72c1807788e5318b423bdedf03eb96.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0a24b1c7637cccfab38660568e61c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b8d72c5cad12a30a1da8044177e31.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de001ad0f555d240f9c9184f6e827ad.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d83a5dd81866f09cfd5fefee2f7d5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa345f00e267e73ec70a6213e0ef1ff0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea216b955f38b6386c6781e8576975.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b777f76c075e9ed8a9383ea8e0cd8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e9db716c1ba4db167a1e8d19d46fd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046367515f1da087118aed67bd9f4d14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7657f7b68c0700f402c5870b5515f91.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944fe754bbb99f37abfc39651e2996b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d49a017d98fd30bbea5a3037a28cf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cbd8d691b6e7e038c510c291e449b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5e2c9c8d5024d12c4818b52577b02.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d99350118e8b26aa4877c6366e714.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5bc1e37299c4b724e2a839f9b374a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406071005c3d4cb817d0bb6a357d4f49.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c994b258ee9c7a6b45a49c895e2a8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52becd7f6af3ba9861a687d03514f5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e24a6315cdf353a52a66f41f91e8b3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd83f9c6b788234c9aebfe1bad9ce8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb611f0456639a5510adeebde294f26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da2c8e13342ce8d7639c6378c609c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099020983e525349fdd0782a11fb0e0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c620156ed0d6139279799641f89d816.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb44bf9267002c901c17c937e54c1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1127,416 +1139,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3513</v>
+        <v>3534</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>9.03</v>
+        <v>62.73</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3516</v>
+        <v>3546</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.28</v>
+        <v>54.01</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3517</v>
+        <v>3547</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>6.26</v>
+        <v>54.01</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3518</v>
+        <v>3550</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>6.26</v>
+        <v>19.43</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3519</v>
+        <v>3553</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>6.26</v>
+        <v>57.77</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3520</v>
+        <v>3554</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>5.69</v>
+        <v>225.02</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3522</v>
+        <v>3557</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>2.77</v>
+        <v>158.66</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3525</v>
+        <v>3558</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>0.25</v>
+        <v>41.24</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3526</v>
+        <v>3562</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>1.43</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3527</v>
+        <v>3563</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>1.68</v>
+        <v>148.13</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3528</v>
+        <v>3564</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>0.57</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3532</v>
+        <v>3568</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>49.77</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3534</v>
+        <v>3569</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>62.73</v>
+        <v>8.46</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3546</v>
+        <v>3575</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>54.01</v>
+        <v>71.78</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3547</v>
+        <v>3576</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>54.01</v>
+        <v>36.47</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3550</v>
+        <v>3577</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>19.43</v>
+        <v>54.31</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3553</v>
+        <v>3578</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>57.77</v>
+        <v>54.33</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3554</v>
+        <v>3583</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>225.02</v>
+        <v>44.31</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3557</v>
+        <v>3584</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>158.66</v>
+        <v>43.76</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3558</v>
+        <v>3585</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>41.24</v>
+        <v>44.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>