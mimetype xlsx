--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -34,177 +34,177 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 06:39</t>
+    <t>Lista gerada no: 05/09/2026 13:51</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA ALCOOLICA 0,5% 100ML (CHLORCLEAR)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 2% 100ML  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>VASELINA LIQUIDA 100ML  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>VASELINA LIQUIDA 1L  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Unid dipirona 500mg/ml 2ml amp - Hypofarma</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid frutovitam (vitamina) 10ml inj iv amp - cristalia</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Efedrina Sulfato 50Mg/Ml 1Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LANCETADOR SIMPLES - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 14FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 16FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 20FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 22FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 24FR 15-30ML - VITALGOLD</t>
+  </si>
+  <si>
+    <t>TIRA REAGENTE P/ URINALISE C/150 - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>5404B - UNID EQUIPO MICROGOTAS L6 GC PC/25 - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 30 X 36,5CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>UNID SCALP 25G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Dispenser P/ Sabonete Branco - CLEAN VELOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>PREMISSE</t>
   </si>
   <si>
     <t>Dispenser Papel Branco - CLEAN VELOX</t>
   </si>
   <si>
     <t>Auxiliares de Banho e Higiene</t>
-  </si>
-[...118 lines deleted...]
-    <t>DERMA ROLLER HK 540 AGULHAS 2,50MM - SMART GR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b777f76c075e9ed8a9383ea8e0cd8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e9db716c1ba4db167a1e8d19d46fd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046367515f1da087118aed67bd9f4d14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7657f7b68c0700f402c5870b5515f91.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944fe754bbb99f37abfc39651e2996b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d49a017d98fd30bbea5a3037a28cf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cbd8d691b6e7e038c510c291e449b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5e2c9c8d5024d12c4818b52577b02.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d99350118e8b26aa4877c6366e714.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5bc1e37299c4b724e2a839f9b374a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406071005c3d4cb817d0bb6a357d4f49.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c994b258ee9c7a6b45a49c895e2a8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52becd7f6af3ba9861a687d03514f5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e24a6315cdf353a52a66f41f91e8b3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd83f9c6b788234c9aebfe1bad9ce8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb611f0456639a5510adeebde294f26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da2c8e13342ce8d7639c6378c609c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099020983e525349fdd0782a11fb0e0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c620156ed0d6139279799641f89d816.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb44bf9267002c901c17c937e54c1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751c956a080d27a051cf667c04d6554.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f30b16ae8b3ef3d6f16dffb98ef206.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5423901bd121346aa6728b99f546.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ed90ce1c78f0fe5a55d864671872d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedd119181e9770153009e3f8a599b0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9635f7f21f4ddd1eb7147dedc427350.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803140f23dd3e3c77aeb171f612ed12.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fe39b0bc8b13f30f8434ed1ab32f2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bb07658c93730a7e5f75437dd6eb2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44024bad71772bc24d06084c1937ba.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7ce8791ab1c8da3a9a6103b5fc139.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e264cedfb8d80802ea0cb8aa1df2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385acc947598475e31f251987cfbd103.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd06fb6fd3f289dfcc3cadb86cd7eae.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161631a816616e6df87562406ce561f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240a1774994508a6b9b41e187b562b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96beca745e7443f7e210226ea3e96cb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0ba1cfbb3ae26d7662a9a7bcab7b4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aff4e68e329792de154b77474bab8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d21e454a2300cfcded5aa4c87c06b5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3534</v>
+        <v>3495</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>62.73</v>
+        <v>4.66</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3546</v>
+        <v>3496</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>54.01</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3547</v>
+        <v>3497</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>54.01</v>
+        <v>11.28</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3550</v>
+        <v>3498</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>19.43</v>
+        <v>91.77</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3553</v>
+        <v>3502</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>57.77</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3554</v>
+        <v>3503</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>225.02</v>
+        <v>14.53</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3557</v>
+        <v>3507</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>158.66</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3558</v>
+        <v>3512</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>25</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>41.24</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3562</v>
+        <v>3513</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>26.0</v>
+        <v>9.03</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3563</v>
+        <v>3516</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>148.13</v>
+        <v>6.28</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3564</v>
+        <v>3517</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>3.32</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3568</v>
+        <v>3518</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>15.62</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3569</v>
+        <v>3519</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>8.46</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3575</v>
+        <v>3520</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>71.78</v>
+        <v>5.69</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3576</v>
+        <v>3521</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>36.47</v>
+        <v>117.52</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3577</v>
+        <v>3522</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F17" s="3">
-        <v>54.31</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3578</v>
+        <v>3526</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>54.33</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3583</v>
+        <v>3528</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>44.31</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3584</v>
+        <v>3532</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
         <v>45</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>43.76</v>
+        <v>49.77</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3585</v>
+        <v>3534</v>
       </c>
       <c r="C21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E21" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>44.21</v>
+        <v>62.73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>