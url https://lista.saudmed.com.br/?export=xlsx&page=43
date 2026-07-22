--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,188 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 03:48</t>
-[...11 lines deleted...]
-    <t>UNID CAMPO CIR OPSITE</t>
+    <t>Lista gerada no: 22/07/2026 06:44</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 3,00MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID CARTUCHO DERMA PEN HK 3AGULHAS PRETO - SMART GR</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>UNID CARTUCHO DERMA PEN HK 1AGULHAS PRETO - SMART GR</t>
+  </si>
+  <si>
+    <t>Unid seringa 1ml s/ag ll adap. Transferencia cx/2- Cristaline</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>1609 - FAIXA PARA PROTESE BEGE PP/P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1610 - FAIXA PARA ORELHA BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>1637 - MENTONEIRA BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR ADULTO - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR INFANTIL - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Prometazina 25Mg/Ml 2Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Kit Micronebulizador Adulto - PROTEC</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>BOLSA TERMICA P/ TRANSPORTE DE INSULINA C/ GELO-GEL - UNIQMED</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 5CM X 10M - 3M</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>Unid cateter 26g lilaunid seringa insulina 1ml s/ag ll - srs - hfa</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Unid capa p/ videolaparoscopia dobrada desc 12,5cm x 2,5m - esterili-med</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
-    <t>AABA</t>
-[...98 lines deleted...]
-    <t>MEDIX</t>
+    <t>ESTERILI-MED</t>
+  </si>
+  <si>
+    <t>FRALDA GERIATRICA P PC/10 - MAX CLEAN</t>
+  </si>
+  <si>
+    <t>Fraldas Adultas</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>FRALDA GERIATRICA M PC/8 - MAX CLEAN</t>
+  </si>
+  <si>
+    <t>FRALDA GERIATRICA G PC/ - MAX CLEAN</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA AZUL - MEDIX</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d543280cf51ddd02242c681dc3cb0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b3d05fac13424c20b30b88663a5c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812cecf775f62d1be22fd138d4efd7c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748553d167d3edbcbcaceda07f3a20f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254adb756026befc84bc28a703f7d38d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd83115ce0b0f9fffa526f640169f76.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80110fb78eea3dd77b165b9a6f2be8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4779e8c7bf6def75b3ebededbc50f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9b03d9e79988bd09e9a8ef2b1daef.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84483e247e4db626bb7f1a67aedb83.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6763b587aa82f1d2506b2098f39b86.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315cf51206f3e8f14f0da52b3a78154.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e251a9277e900c1d481f02f6e2fd39.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d771f95b9c5c02e6c9576b8e1b3db.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545815ab92e2aac7316039f1a797571.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb32d4348a22135ec5f69a15138f3a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb01e19d4e58eaba65aaffad8fd5147.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d5099e948923f10f5c58d1ed9a673.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbea489b4d2dfcbe2aaa86c9d2cfb6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f2e045c830dc7ebc1066e1e11bd44.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d493260a7cb8cea1ea6fe2c91dc8160.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa3176c69978c6e68f0feb2b24cfb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffead6b7fbf8a20d91d272e02db3bfa9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8f59403791ef088d2178e5f4b0c89.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c20339d2538c6510b8e000c425de4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a8f1040de3d96c01404664557e19e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d4c0baf627fe8c541564977c1e66.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a0e6fb868fba68cd5b73eef0c480.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06080c97ca5873a47bd8e29227c71ee.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f4c63afc9ec0ad818e4d11ddc34ab.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51c6ad668c14525778045b151e73a6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6952cb72387819478ab965ae7e18df6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee1ee722fbf224caabc036646fe5a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ecc63a464b73dbc174d8206b97826.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5528303731bd0de1be41e5ce45a423.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e0b79a71ef947ca1ad411bcf1a3df.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5760a7cd7823c79564e5ac1b03766.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff967235bab73a266d8cdb76ca3d37.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68620abdfdcda0de1674e0a2a239682f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90af976e7d5ac5eeed84417af48f1fa.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3562</v>
+        <v>3586</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.0</v>
+        <v>44.21</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3563</v>
+        <v>3589</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>148.13</v>
+        <v>40.87</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3564</v>
+        <v>3591</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>3.32</v>
+        <v>40.85</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3568</v>
+        <v>3596</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>15.62</v>
+        <v>5.65</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3569</v>
+        <v>3598</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>8.46</v>
+        <v>137.15</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3575</v>
+        <v>3604</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>71.78</v>
+        <v>115.63</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3576</v>
+        <v>3606</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>54.33</v>
+        <v>206.83</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3577</v>
+        <v>3608</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>54.31</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3578</v>
+        <v>3609</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>54.33</v>
+        <v>11.19</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3583</v>
+        <v>3610</v>
       </c>
       <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
         <v>27</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>44.31</v>
+        <v>11.09</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3584</v>
+        <v>3612</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>43.76</v>
+        <v>9.43</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3585</v>
+        <v>3613</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>44.21</v>
+        <v>16.72</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3586</v>
+        <v>3615</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>44.21</v>
+        <v>213.07</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3589</v>
+        <v>3617</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>40.87</v>
+        <v>27.93</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3591</v>
+        <v>3618</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>40.85</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3596</v>
+        <v>3619</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>5.65</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3598</v>
+        <v>3621</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>137.15</v>
+        <v>29.57</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3604</v>
+        <v>3622</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>115.63</v>
+        <v>29.57</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3606</v>
+        <v>3623</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>206.83</v>
+        <v>25.91</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3608</v>
+        <v>3626</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
-        <v>43.09</v>
+        <v>12.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>