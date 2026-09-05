--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,209 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 06:44</t>
+    <t>Lista gerada no: 05/09/2026 13:52</t>
+  </si>
+  <si>
+    <t>Mascara Laringea Pvc 4,0 - Medtech</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>MEDTECH</t>
+  </si>
+  <si>
+    <t>Mascara Laringea Pvc 5,0 - Medtech</t>
+  </si>
+  <si>
+    <t>PORTA COMPRIMIDOS SIMPLES - UNIQMED</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 3-0 C/AG 3,5 - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>1- ALMOFADA AR CX DE OVO REDONDA S/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>105 - ALMOFADA ESPUMA TERAPEUTICA ANTIRREFLUXO TRIANGULAR (PERFIL BAIXO) - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Saúde Materno-Infantil</t>
+  </si>
+  <si>
+    <t>Goniometro Acrilico Pequeno P/ Dedos - Carci</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>CARCI</t>
+  </si>
+  <si>
+    <t>Frasco Limpieza Nasal - SUPERMEDY</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>SUPERMEDY</t>
+  </si>
+  <si>
+    <t>UNID CAMPO CIR OPSITE</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AABA</t>
+  </si>
+  <si>
+    <t>Conector Luer Valvulado Pn C/ Tampa - LA VITA</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 4X 50CM C/RX PC/50  - VALENTINNA</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>UNID CATGUT CROMADO 0 C/AG 4 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>AC446 - SPLINT DUPLO P/ DEDO BRACEPAUHER P - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>CM600 - GEL NEGRO DOCTOR PAHUER - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>4001 - CORRETIVO P/ JOANETE SILIGEL G - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 0,25MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 1,50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 2,00MM - SMART GR</t>
+  </si>
+  <si>
+    <t>DERMA ROLLER HK 540 AGULHAS 2,50MM - SMART GR</t>
   </si>
   <si>
     <t>DERMA ROLLER HK 540 AGULHAS 3,00MM - SMART GR</t>
-  </si>
-[...133 lines deleted...]
-    <t>Máscaras Cirúrgicas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d493260a7cb8cea1ea6fe2c91dc8160.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa3176c69978c6e68f0feb2b24cfb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffead6b7fbf8a20d91d272e02db3bfa9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8f59403791ef088d2178e5f4b0c89.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c20339d2538c6510b8e000c425de4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a8f1040de3d96c01404664557e19e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d4c0baf627fe8c541564977c1e66.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a0e6fb868fba68cd5b73eef0c480.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06080c97ca5873a47bd8e29227c71ee.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f4c63afc9ec0ad818e4d11ddc34ab.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51c6ad668c14525778045b151e73a6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6952cb72387819478ab965ae7e18df6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee1ee722fbf224caabc036646fe5a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ecc63a464b73dbc174d8206b97826.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5528303731bd0de1be41e5ce45a423.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e0b79a71ef947ca1ad411bcf1a3df.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5760a7cd7823c79564e5ac1b03766.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff967235bab73a266d8cdb76ca3d37.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68620abdfdcda0de1674e0a2a239682f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90af976e7d5ac5eeed84417af48f1fa.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40770f5112dda5f915bef9d7ef5fdd66.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b77c12d12d55e3653d9de2797fdda7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f8452c572c280fc6d17e80a3293bb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124212ed43c61c2ed1b57bcbc420206b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff2a616e6e7a9aae78a0925275c25d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd408b36835f9f24fd90047eb68b65.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311ce32bb5b4476f3b11ccfe8748987.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26ccf4b3078cc1161cf01e17aaeee6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64bafd0ce94487fe96632a3c127b01.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa54f50a527fb0d19ae28d65f77bfb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbd51199aa481873794f454a1e9510.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad0dbf589a766d7342de80763c732d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438e72c47939093542235c1bce3fa20.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d17a920807b725a9c36df5dde527d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c315d0c97be1a9170830c1f5e85eb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae501d1684be89be1da6b58243276fd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49ec0c4d2fa1c2793e297992582a97.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ef57a5afa6626f96a7b3e97ceeda3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c333e62304c7f4af651ef5aed2e1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4901e95ba82ec96b778ee7c3f8bc3be.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3586</v>
+        <v>3546</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>44.21</v>
+        <v>54.01</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3589</v>
+        <v>3547</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>40.87</v>
+        <v>54.01</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3591</v>
+        <v>3550</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>40.85</v>
+        <v>19.43</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3596</v>
+        <v>3552</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>5.65</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3598</v>
+        <v>3553</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>137.15</v>
+        <v>66.44</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3604</v>
+        <v>3554</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>115.63</v>
+        <v>225.02</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3606</v>
+        <v>3558</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>206.83</v>
+        <v>41.24</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3608</v>
+        <v>3562</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>43.09</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3609</v>
+        <v>3563</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>11.19</v>
+        <v>148.13</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3610</v>
+        <v>3564</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>11.09</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3612</v>
+        <v>3567</v>
       </c>
       <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>29</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>9.43</v>
+        <v>174.76</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3613</v>
+        <v>3569</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="F13" s="3">
-        <v>16.72</v>
+        <v>8.46</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3615</v>
+        <v>3572</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>213.07</v>
+        <v>111.32</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3617</v>
+        <v>3575</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>27.93</v>
+        <v>71.78</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3618</v>
+        <v>3578</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>1.37</v>
+        <v>54.33</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3619</v>
+        <v>3581</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>4.89</v>
+        <v>44.31</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3621</v>
+        <v>3583</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>29.57</v>
+        <v>44.31</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3622</v>
+        <v>3584</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>29.57</v>
+        <v>43.76</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3623</v>
+        <v>3585</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>25.91</v>
+        <v>44.21</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3626</v>
+        <v>3586</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>12.33</v>
+        <v>44.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>