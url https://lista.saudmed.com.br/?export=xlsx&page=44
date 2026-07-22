--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,206 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 04:00</t>
-[...89 lines deleted...]
-    <t>MEDIX</t>
+    <t>Lista gerada no: 22/07/2026 05:36</t>
   </si>
   <si>
     <t>LUVA LIMPEZA PAR NITRIL VERDE M - TALGE</t>
   </si>
   <si>
     <t>Luvas de Nitrila</t>
   </si>
   <si>
     <t>TALGE</t>
   </si>
   <si>
     <t>LUVA LIMPEZA PAR NITRIL VERDE G - TALGE</t>
   </si>
   <si>
     <t>ACIDO PERACETICO 0,2% 1L  - VICPHARMA</t>
   </si>
   <si>
     <t>Saneantes</t>
   </si>
   <si>
     <t>VICPHARMA</t>
   </si>
   <si>
     <t>OR46D_4 - TORNOZELEIRA C/ ZIPER G - HIDROLIGHT</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>OR1041 - CINTA ERGONOMICA C/ SUSPENSORIO P - HIDROLIGHT</t>
   </si>
   <si>
     <t>H40_2 - PROTETOR PALMAR MINI PALMA ROSA CLARO P - HIDROLIGHT</t>
   </si>
   <si>
     <t>Auxiliares de Banho e Higiene</t>
   </si>
   <si>
     <t>FL51 - BASTAO DE LIBERACAO MIOFASCIAL 4,6 X 44,5CM - HIDROLIGHT</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>Swab P/ Coleta E Transporte De Amostras C/Meio Stuart C/100 - Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Laminulas De Vidro P/ Microscopia 22 X 22mm Pc/1- Precision</t>
+  </si>
+  <si>
+    <t>PRECISION</t>
+  </si>
+  <si>
+    <t>Colar Cervical Philadelfia Resgate P - MARIMAR</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>OLEO DE GIRASSOL CICATRIZANTE 100ML (FARMACHEM) - PROLINK</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>OLEO DE GIRASSOL CICATRIZANTE 200ML (FARMACHEM)  - PROLINK</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 250ML ALMOTOLIA LIMP PELE (SEPTPRO)  - PROLINK</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO 750ML BORRIF QUINTA GER (SEPTPRO) - PROLINK</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 0,5% 100ML (SEPTHEX) - PROLINK</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 0,2% 100ML (SEPTHEX) - PROLINK</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>ALCOOL 96% 1L ABSOLUTO  - PROLINK</t>
+  </si>
+  <si>
+    <t>ALCOOL ISOPROPILICO 99% 1L  - PROLINK</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L ZYMEDET  - PROLINK</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO QUINTA GER 5L (SEPTPRO) - PROLINK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91a184b9da6b76c60a11397ad8b83.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028998f9d8a5f27005d2c7d7fa95cda.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c007c5f54f22669aeaa3db74dd342.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb6017b9bf38d942795df319c3850b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01024ef3f226d591b0c2e385412a70.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35325afe99bef4b1960cefe501b868ee.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7c0e35627864f62963135d15e2768.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7103f9cbb08e4922de2470234d481.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135696a53ca5bd263a027fcf2c15750d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f876d02593aa282c05bcbe77bb88e2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7719fba762c0a9fc9867cf1f6f278.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67175c88058159092d4fa127bdea9554.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1322bbd529826947f0a96c602f06.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e9cb37b8b93b5f2da0786ae8f750.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b0da4cb192af7b596bde200a67a6b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eedd0bab0ab12c666cf8f3ee5743a5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ed07e492102a76940420537de3e44.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf685f8aae66970944effb12e9d382e6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5cba44043969a61ec3725627cebea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d01514229aa41ca75f685e7df120d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d71b59305df8b57cc71d454dd5a38b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f20925818671051a4370b376dcbe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd934e8a160d194f083056674d7b9e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54fbaa69b663c1cdefef1aa79392bf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e3612eef7f7affd922456d9d45a60.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11ba6533d150b7898b245311a88da3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca36409775bdc9b507c63dbf6a57e2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7547bd2cd33ed710f71053e4f1b688.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892d87a615789124d68e63e7453b8e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3024af18cd9159a11e054e320bedc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8328c96980c95c286221f71b3763a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba799bc041bf229d6503aa4130a78c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36135f88d9171419c97aa96e21f6f9b1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02607198aba1df9bf8586a8c5d26b5a7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d06be8920516d6535afd5a1616e3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71011faa3ddd0e6adf36abec757859.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0f1bc0d8d939676722adae899388b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea87c075e8e6148aaa8848a4a10c5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1141a3a7e556bfaddb7d92295a28532.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a6edf2930522b923edd14d1d2f7bf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3609</v>
+        <v>3629</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.19</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3610</v>
+        <v>3630</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>11.09</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3612</v>
+        <v>3634</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>9.43</v>
+        <v>78.06</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3613</v>
+        <v>3647</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>16.72</v>
+        <v>78.29</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3615</v>
+        <v>3651</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>213.07</v>
+        <v>242.07</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3617</v>
+        <v>3655</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>27.93</v>
+        <v>46.66</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3618</v>
+        <v>3664</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>1.37</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3619</v>
+        <v>3665</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>4.89</v>
+        <v>3.44</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3621</v>
+        <v>3666</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>29.57</v>
+        <v>64.6</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3622</v>
+        <v>3671</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>29.57</v>
+        <v>83.79</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3623</v>
+        <v>3679</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>25.91</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3624</v>
+        <v>3680</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>25.83</v>
+        <v>14.72</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3626</v>
+        <v>3682</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>12.33</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3629</v>
+        <v>3683</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>11.49</v>
+        <v>24.63</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3630</v>
+        <v>3684</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>11.49</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3634</v>
+        <v>3685</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>78.06</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3647</v>
+        <v>3687</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>78.29</v>
+        <v>16.55</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3651</v>
+        <v>3688</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>242.07</v>
+        <v>50.88</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3655</v>
+        <v>3691</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>46.66</v>
+        <v>37.97</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3664</v>
+        <v>3698</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F21" s="3">
-        <v>129.0</v>
+        <v>61.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>