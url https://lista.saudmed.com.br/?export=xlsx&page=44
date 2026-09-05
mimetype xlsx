--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,179 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 05:36</t>
+    <t>Lista gerada no: 05/09/2026 13:55</t>
+  </si>
+  <si>
+    <t>UNID CARTUCHO DERMA PEN HK 3AGULHAS PRETO - SMART GR</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID CARTUCHO DERMA PEN HK 1AGULHAS PRETO - SMART GR</t>
+  </si>
+  <si>
+    <t>Unid seringa 1ml s/ag ll adap. Transferencia cx/2- Cristaline</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>1609 - FAIXA PARA PROTESE BEGE PP/P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1610 - FAIXA PARA ORELHA BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>1637 - MENTONEIRA BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR ADULTO - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR INFANTIL - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Prometazina 25Mg/Ml 2Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Kit Micronebulizador Adulto - PROTEC</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>Kit Micronebulizador Infantil - PROTEC</t>
+  </si>
+  <si>
+    <t>BOLSA TERMICA P/ TRANSPORTE DE INSULINA C/ GELO-GEL - UNIQMED</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 5CM X 10M - 3M</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>Unid cateter 26g lilaunid seringa insulina 1ml s/ag ll - srs - hfa</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Unid capa p/ videolaparoscopia dobrada desc 12,5cm x 2,5m - esterili-med</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ESTERILI-MED</t>
+  </si>
+  <si>
+    <t>FRALDA GERIATRICA M PC/8 - MAX CLEAN</t>
+  </si>
+  <si>
+    <t>Fraldas Adultas</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>FRALDA GERIATRICA G PC/ - MAX CLEAN</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA AZUL - MEDIX</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
   </si>
   <si>
     <t>LUVA LIMPEZA PAR NITRIL VERDE M - TALGE</t>
   </si>
   <si>
     <t>Luvas de Nitrila</t>
   </si>
   <si>
     <t>TALGE</t>
-  </si>
-[...97 lines deleted...]
-    <t>DESINFETANTE INTERMEDIARIO QUINTA GER 5L (SEPTPRO) - PROLINK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d71b59305df8b57cc71d454dd5a38b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f20925818671051a4370b376dcbe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd934e8a160d194f083056674d7b9e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54fbaa69b663c1cdefef1aa79392bf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e3612eef7f7affd922456d9d45a60.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11ba6533d150b7898b245311a88da3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca36409775bdc9b507c63dbf6a57e2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7547bd2cd33ed710f71053e4f1b688.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892d87a615789124d68e63e7453b8e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3024af18cd9159a11e054e320bedc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8328c96980c95c286221f71b3763a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba799bc041bf229d6503aa4130a78c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36135f88d9171419c97aa96e21f6f9b1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02607198aba1df9bf8586a8c5d26b5a7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d06be8920516d6535afd5a1616e3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71011faa3ddd0e6adf36abec757859.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0f1bc0d8d939676722adae899388b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea87c075e8e6148aaa8848a4a10c5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1141a3a7e556bfaddb7d92295a28532.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a6edf2930522b923edd14d1d2f7bf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f9c1b3383d4cdd506872b2b8dc73c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e4f28497f0d34e6565802f42402d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c2c8fdfa82e2980b762b51d4c51da.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8da935c83f4962cde53e1c95e06fb9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f12409bc7a78561ae1cd7b96348ee.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc45a3f4279cac1cad11777fce92688.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051c510a82f8e679261280f6333e332.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf915646d107432f919d15a3bc215.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe75d11d39a0f9e11ff75baf4b6dde.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91712859f5c026e21a3da146458bcf3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708334b6114cd1da864bf1187c1f9e9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ce6b365d6e6bcffc001afee2836e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6721a88c81faf80111cd888f4c4ac7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd57dbea5633727b7a234f27c21830d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e02ebe2cdf70eb11bb3087213d5fb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede63fc54815067dfd0cfd57e7ff7db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd2d2b3db0c7dbeab78f7a5b030ce5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87c20b354e641cb0cb88003d6a072b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad556786005655b5ced71ae16cc0e75.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aab4eda86f456401b2697f6d71b85d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3629</v>
+        <v>3589</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.49</v>
+        <v>40.87</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3630</v>
+        <v>3591</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>11.49</v>
+        <v>40.85</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3634</v>
+        <v>3596</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>78.06</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3647</v>
+        <v>3598</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>78.29</v>
+        <v>137.15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3651</v>
+        <v>3604</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>242.07</v>
+        <v>115.63</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3655</v>
+        <v>3605</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>46.66</v>
+        <v>110.12</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3664</v>
+        <v>3608</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>129.0</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3665</v>
+        <v>3609</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>3.44</v>
+        <v>11.19</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3666</v>
+        <v>3610</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>64.6</v>
+        <v>11.09</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3671</v>
+        <v>3612</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>83.79</v>
+        <v>9.43</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3679</v>
+        <v>3613</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>6.47</v>
+        <v>16.72</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3680</v>
+        <v>3614</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>14.72</v>
+        <v>16.72</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3682</v>
+        <v>3615</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>6.09</v>
+        <v>213.07</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3683</v>
+        <v>3617</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>24.63</v>
+        <v>29.08</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3684</v>
+        <v>3618</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>3.72</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3685</v>
+        <v>3619</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>2.42</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3687</v>
+        <v>3622</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>16.55</v>
+        <v>29.57</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3688</v>
+        <v>3623</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>50.88</v>
+        <v>25.91</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3691</v>
+        <v>3626</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="F20" s="3">
-        <v>37.97</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3698</v>
+        <v>3629</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>61.8</v>
+        <v>11.49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>