--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,185 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 03:59</t>
-[...29 lines deleted...]
-    <t>Estomaterapia</t>
+    <t>Lista gerada no: 22/07/2026 05:32</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 0,5% 1L (SEPTHEX)  - PROLINK</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
   </si>
   <si>
     <t>PROLINK</t>
   </si>
   <si>
-    <t>OLEO DE GIRASSOL CICATRIZANTE 200ML (FARMACHEM)  - PROLINK</t>
-[...40 lines deleted...]
-  <si>
     <t>GEL P/ ULTRASSOM ECG 100G FRASCO INCOLOR - CARBOGEL</t>
   </si>
   <si>
     <t>Eletrodos e Acessórios para ECG</t>
   </si>
   <si>
     <t>CARBOGEL</t>
   </si>
   <si>
     <t>Pilha Palito AA Zinco (Amarela / Grossa) C/4 - Rayovac</t>
   </si>
   <si>
     <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
     <t>RAYOVAC</t>
   </si>
   <si>
     <t>Pilha Aparelho Auditivo Size 13 - Rayovac</t>
   </si>
   <si>
     <t>Caixa Aparelho Movel (Odontologico) - MAQUIRA</t>
   </si>
   <si>
     <t>Carrinhos Médicos</t>
   </si>
   <si>
     <t>MAQUIRA</t>
   </si>
   <si>
     <t>Unid Atadura Crepom Ina 13F 15Cm X 1,8M - NEVE</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>NEVE</t>
+  </si>
+  <si>
+    <t>Unid atadura crepom 13f 12cm x 1,8m - Neve</t>
+  </si>
+  <si>
+    <t>Seladora Papel Grau / Filme Bopp Branca 110V - STERMAX</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>STERMAX</t>
+  </si>
+  <si>
+    <t>Seladora Papel Grau / Filme Bopp Branca 220V - STERMAX</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 50G MANGA LONGA C/ TIRAS LAMIN/IMPERM PC/10 - MEDIX</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO G - MEDIX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 13,X 23CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 20 X 27CM PC/200 - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1650 - SOUTIEN DUPLO BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BEGE EPP - BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f4bc6b0d06a4eef3535f0ef378a22.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f9b0196dc2b1cdab688594cc784b9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea3ba48f87b829dd661ed028e7d2e3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0daa44a0c3ebdf736e8251536c3f4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130e92731bb5e7b7601a638563645b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40bad397b00d9349fa5062784d63e5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7882465578490eefd5f7f305b7c550.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc67ada8e72114b65140af90f67713.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eac8b401f296053803baa73eafe69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f0f2a728f09bee218e41836cae724.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a51a304542e5236cf9786b68d39e66.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546991a7c7ecea2ae0b9a5e6440da596.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfcb7718bb55bf9fe1c8c599aa6129.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a7f608b5a494868a72ee000bb3db2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2578e4eace91aae93463982282cd55.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2907881b17cdfa4b506aaf855c368f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91303b20f2d20670b77cfc1f4bf4994e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699cf266719045b7d90856c19db003.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a75c56af2ab99856c19239c769ec9d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc1dd2187bff36877384fdd9194441.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055ac7961ce508faf0caea700210c30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58761aa54241da0b7986c7185dc7205d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a445a4f4e0baa09e7c68283768bec6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc657abc9c3aa0948a3f31478255835a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac88bc77cc20c45c15c0e7249c93b0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67629f78e0e5d518a31eda35dc53512.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ccdb9bc9004c6bccb4d3f137279e4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5c7ec4af7be8d69e70547ab968a42.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620ccad2bccca182804adbd056203d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6813b646d4c0316cbfa51838a3aa34.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5e0b6e6b04075092ffb5fe4163a3f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383bd7d49645a10074a26b357a599b8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267f2a62dca320de101fcc3f9de3e7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db599d36381eb208151f6897af32b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea657cad5646f6eea2f736ab21546ba.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21f271c2cb01f2df02bd73100f46f7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0baf67adce87ca6e8e572a08bd289f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc5b3a86c2b70fd22f4497e7dff41.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fef1679501d1e6b561f9374e19f33.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a3d32ff5a3698ee3174309f6f025b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1123,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3665</v>
+        <v>3699</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.44</v>
+        <v>18.69</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3666</v>
+        <v>3701</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>64.6</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3671</v>
+        <v>3713</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>83.79</v>
+        <v>14.93</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3679</v>
+        <v>3715</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>6.47</v>
+        <v>9.93</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3680</v>
+        <v>3720</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>14.72</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3681</v>
+        <v>3724</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>2.75</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3682</v>
+        <v>3725</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>6.09</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3683</v>
+        <v>3731</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>24.63</v>
+        <v>706.23</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3684</v>
+        <v>3732</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>3.72</v>
+        <v>706.23</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3685</v>
+        <v>3734</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>2.42</v>
+        <v>81.4</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3687</v>
+        <v>3735</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>16.55</v>
+        <v>61.05</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3688</v>
+        <v>3736</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>50.88</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3691</v>
+        <v>3737</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>37.97</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3698</v>
+        <v>3740</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>61.8</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3699</v>
+        <v>3750</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>18.69</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3701</v>
+        <v>3750</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>4.79</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3713</v>
+        <v>3750</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>14.93</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3715</v>
+        <v>3750</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>9.93</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3720</v>
+        <v>3751</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>3.57</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3724</v>
+        <v>3760</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E21" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F21" s="3">
-        <v>2.0</v>
+        <v>252.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>