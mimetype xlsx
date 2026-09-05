--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,182 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 05:32</t>
-[...2 lines deleted...]
-    <t>CLOREXIDINA DEGERMANTE 0,5% 1L (SEPTHEX)  - PROLINK</t>
+    <t>Lista gerada no: 05/09/2026 13:02</t>
+  </si>
+  <si>
+    <t>LUVA LIMPEZA PAR NITRIL VERDE G - TALGE</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA ALCOOLICA 2% 1L  - VICPHARMA</t>
   </si>
   <si>
     <t>Saneantes</t>
   </si>
   <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>ACIDO PERACETICO 0,2% 1L  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>OR1047 - SUPORTE GENITAL MASCULINO P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H40 - PROTETOR PALMAR MINI PALMA PRETO P PAR - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Swab P/ Coleta E Transporte De Amostras C/Meio Stuart C/100 - Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Laminulas De Vidro P/ Microscopia 22 X 22mm Pc/1- Precision</t>
+  </si>
+  <si>
+    <t>PRECISION</t>
+  </si>
+  <si>
+    <t>Colar Cervical Philadelfia Resgate P - MARIMAR</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>UNID CARTUCHO DERMA PEN HK 3AGULHAS AZUL - SMART GR</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 4-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>OLEO DE GIRASSOL CICATRIZANTE 200ML (FARMACHEM)  - PROLINK</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
     <t>PROLINK</t>
   </si>
   <si>
-    <t>GEL P/ ULTRASSOM ECG 100G FRASCO INCOLOR - CARBOGEL</t>
-[...98 lines deleted...]
-    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BEGE EPP - BIOBELA</t>
+    <t>ALCOOL 70% 100ML ANTISSEPTICO (SEPTPRO) - PROLINK</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 250ML ALMOTOLIA LIMP PELE (SEPTPRO)  - PROLINK</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO 750ML BORRIF QUINTA GER (SEPTPRO) - PROLINK</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 0,5% 100ML (SEPTHEX) - PROLINK</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 0,2% 100ML (SEPTHEX) - PROLINK</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>ALCOOL 96% 1L ABSOLUTO  - PROLINK</t>
+  </si>
+  <si>
+    <t>ALCOOL ISOPROPILICO 99% 1L  - PROLINK</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L ZYMEDET  - PROLINK</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>Hidrogel amorfo c/ alginato 85g pomada - Wound CARE G</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -212,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055ac7961ce508faf0caea700210c30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58761aa54241da0b7986c7185dc7205d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a445a4f4e0baa09e7c68283768bec6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc657abc9c3aa0948a3f31478255835a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac88bc77cc20c45c15c0e7249c93b0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67629f78e0e5d518a31eda35dc53512.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ccdb9bc9004c6bccb4d3f137279e4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5c7ec4af7be8d69e70547ab968a42.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620ccad2bccca182804adbd056203d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6813b646d4c0316cbfa51838a3aa34.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5e0b6e6b04075092ffb5fe4163a3f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383bd7d49645a10074a26b357a599b8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267f2a62dca320de101fcc3f9de3e7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db599d36381eb208151f6897af32b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea657cad5646f6eea2f736ab21546ba.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21f271c2cb01f2df02bd73100f46f7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0baf67adce87ca6e8e572a08bd289f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc5b3a86c2b70fd22f4497e7dff41.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fef1679501d1e6b561f9374e19f33.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a3d32ff5a3698ee3174309f6f025b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40277cc09110bffd57813e31ec722fb6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da658067e1f9353127a3ff30a9b497d5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21cd172df9ed1ad7b425b6aec92a74.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09738b0c126d30a9d7799e829b74ae96.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7614b1977d7b8ad8a66a23fb95c76.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfdf3a5430451bd0953b09f4ab61fb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb6ca76a2a9bd3f0c1b91492329290.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc63abb691e67b0a3354fe7396c8a89.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9bc05d964a3134fa5a06f98d31fce.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbf642ba3169fa0dd33219c24f4a52.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b464a566ba6f46f9529ee4218ea84.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621932646a1b87aef6ce9ab4d88284d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252663a79f717c82b2109b722b8c853c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecad1ab6f4189a12533f80d391e714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55800b46eb9abb330d0faf499a78ed33.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6adc48c097d05edd0b11bb8080a4e5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1c0149ec097a334e2ea575cab305d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e50066496d217d5d0c65511729fe.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910862b6d6dee93bfca09dc25e061210.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c867563de351a23010ea3520ce7580.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1123,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3699</v>
+        <v>3630</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>18.69</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3701</v>
+        <v>3633</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>4.79</v>
+        <v>44.06</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3713</v>
+        <v>3634</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>14.93</v>
+        <v>78.06</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3715</v>
+        <v>3639</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>9.93</v>
+        <v>64.43</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3720</v>
+        <v>3654</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>3.57</v>
+        <v>53.63</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3724</v>
+        <v>3665</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>2.0</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3725</v>
+        <v>3666</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>1.95</v>
+        <v>64.6</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3731</v>
+        <v>3671</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>25</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>706.23</v>
+        <v>83.79</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3732</v>
+        <v>3677</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>706.23</v>
+        <v>40.85</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3734</v>
+        <v>3678</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>81.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3735</v>
+        <v>3680</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>61.05</v>
+        <v>14.72</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3736</v>
+        <v>3681</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>38.3</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3737</v>
+        <v>3682</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
         <v>34</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>0.38</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3740</v>
+        <v>3683</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>0.8</v>
+        <v>24.63</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3750</v>
+        <v>3684</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>226.02</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3750</v>
+        <v>3685</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>226.02</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3750</v>
+        <v>3687</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>226.02</v>
+        <v>16.55</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3750</v>
+        <v>3688</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>226.02</v>
+        <v>58.19</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3751</v>
+        <v>3691</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>95.76</v>
+        <v>44.27</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3760</v>
+        <v>3695</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>252.8</v>
+        <v>44.04</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>