--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,173 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 03:26</t>
-[...44 lines deleted...]
-    <t>LABORATORIAIS</t>
+    <t>Lista gerada no: 22/07/2026 04:37</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. PRETO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. PRETO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>200PI - PROBANHO PERNA INTEIRA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>200MP - PROBANHO MEIA PERNA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>200BR - PROBANHO BRACO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>Unid Hidroxido Ferrico 20Mg/Ml 5Ml Inj Iv Amp (Noripurum) - Ferropurum</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>BLAU</t>
+  </si>
+  <si>
+    <t>SUTURA CUTANEA ADESIVA STERI-STRIP (PONTO FALSO) - 3M</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>12000 - CREME BARREIRA BRAVA 60ML - COLOPLAST</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 8CM X 15M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus (P/Montar) - ARKTUS</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>ARKTUS</t>
+  </si>
+  <si>
+    <t>1615 - SOUTIEN C/ MANGAS BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1636 - REGATA C/ REF. PEITO SHORTS FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.23 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>UNID ENVELOPE ESTERILIZACAO 20 X 27CM PC/200 - VITALPACK</t>
-[...50 lines deleted...]
-    <t>BLAU</t>
+    <t>Pilha Aparelho Auditivo Size 312 - RAYOVAC</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>RAYOVAC</t>
+  </si>
+  <si>
+    <t>DRENO DE SUCCAO SANFONADO 3,2MM 2 VIAS 10FR - WILTEX</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>DRENO DE SUCCAO SANFONADO 6,4MM 2 VIAS 19FR - WILTEX</t>
+  </si>
+  <si>
+    <t>Ban037 - Bandeja Odonto. Aco Inox 22 X 9 X 1,5Cm - Aconox</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
+  </si>
+  <si>
+    <t>Ban039 - Bandeja Odonto Aco Inox 24 X 18 X 1,5Cm - Aconox</t>
+  </si>
+  <si>
+    <t>Ban083 - bandeja odonto inox 22 x 9 x 1,5cm c/6 div - Aconox rio</t>
+  </si>
+  <si>
+    <t>Azul de Metileno 6ML AMP  - RENYLAB</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RENYLAB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd302fce278ac860f6dceb4e66585ab5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991af7037ce5ee4490a17198d3104c2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b76c56d99e4373bddaeec0a778c1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf17b5d40e7208bf0e823d3f2145632.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda6e65fc0ca7be0a9603562d7b6d76.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1d6fa9a9381ea0177a6ae6722ed8a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d3c1e6ccbc7facb80400944c791b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08755621fa853cda76e393a1640f1e97.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb0f7c120bd336c6e942c695d04326.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9ce9c272e99afa7c3a33340c96247.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd0580ca927c3bc393070c21eae5e2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99085a7edf06b9949decbb0033ada128.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ad95815676d1384d1a7ec90821a7c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503fb5686f67f145f5787d036ae25db.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b045a7f7dd32f37dabc39d1819ef1f0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb353b534ef1f57b09ca53785ea823.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351a21ea9149610192dfad02ee8fdbc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ef5c373810002a904c39867a485ab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0543e4413bd7e5a294001ef3beacd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd4d2c88834639d4b3664a05504e7e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ebc37254127c585129575c30a292f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398eb73e3835eb04118670d038dd66f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba90e3cee2ec14a9779576f9d9c7c37.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01239e37fb728d79ef9b6aed3753cc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b77597ee32c84bdeeacbae7001a34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3932d87b3979b8944c2f56dfee538ab.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8537aa32309591188e74e1fb948c2b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe9b5edd643709738beb6f19a9c3a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dc899290a6f8314455debd413c01a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54c7383c70c7f043a51a1dd50ee1ad.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6be2b28e0b7d4eb3d21dc2b005d3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e8d0e1b4515c743831f3d6d8d0cff.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb65ed29a76fe5707899c9858b4682.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a1fc0243542d28a62148624c27faa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86783c8cdceee8389552fa6d2ad209a9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6f7a49483176a3d21194b1add79d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea0d23a44c5fed6d8b1ee6e95f41c3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033165fa14643e1095001a3d21f8951b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda61f596df6ba3fdb998b6c35299dc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a877b3cf3758888f84211ebbfff6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1115,416 +1148,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3725</v>
+        <v>3762</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.95</v>
+        <v>263.34</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3731</v>
+        <v>3764</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>706.23</v>
+        <v>263.34</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3732</v>
+        <v>3787</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>706.23</v>
+        <v>49.29</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3734</v>
+        <v>3788</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>81.4</v>
+        <v>41.62</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3735</v>
+        <v>3789</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>61.05</v>
+        <v>49.29</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3736</v>
+        <v>3790</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>38.3</v>
+        <v>24.63</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3737</v>
+        <v>3791</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>0.38</v>
+        <v>46.26</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3740</v>
+        <v>3797</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>0.8</v>
+        <v>174.43</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3750</v>
+        <v>3804</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>226.02</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3750</v>
+        <v>3806</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>226.02</v>
+        <v>150.99</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3750</v>
+        <v>3815</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>226.02</v>
+        <v>124.3</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3750</v>
+        <v>3822</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>226.02</v>
+        <v>267.56</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3751</v>
+        <v>3842</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>95.76</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3760</v>
+        <v>3845</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>252.8</v>
+        <v>10.16</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3762</v>
+        <v>3846</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>263.34</v>
+        <v>48.97</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3764</v>
+        <v>3847</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>263.34</v>
+        <v>37.51</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3787</v>
+        <v>3853</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>49.29</v>
+        <v>34.08</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3788</v>
+        <v>3854</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>41.62</v>
+        <v>68.54</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3789</v>
+        <v>3855</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>49.29</v>
+        <v>39.54</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3790</v>
+        <v>3866</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>24.63</v>
+        <v>161.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>