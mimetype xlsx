--- v1 (2026-07-22)
+++ v2 (2026-07-22)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 04:37</t>
+    <t>Lista gerada no: 22/07/2026 05:38</t>
   </si>
   <si>
     <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. PRETO P - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
     <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. PRETO M - BIOBELA</t>
   </si>
   <si>
     <t>200PI - PROBANHO PERNA INTEIRA - AQUASONUS</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
     <t>AQUASONUS</t>
   </si>
   <si>
     <t>200MP - PROBANHO MEIA PERNA - AQUASONUS</t>
   </si>
@@ -236,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ebc37254127c585129575c30a292f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398eb73e3835eb04118670d038dd66f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba90e3cee2ec14a9779576f9d9c7c37.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01239e37fb728d79ef9b6aed3753cc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b77597ee32c84bdeeacbae7001a34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3932d87b3979b8944c2f56dfee538ab.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8537aa32309591188e74e1fb948c2b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe9b5edd643709738beb6f19a9c3a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dc899290a6f8314455debd413c01a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54c7383c70c7f043a51a1dd50ee1ad.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6be2b28e0b7d4eb3d21dc2b005d3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e8d0e1b4515c743831f3d6d8d0cff.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb65ed29a76fe5707899c9858b4682.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a1fc0243542d28a62148624c27faa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86783c8cdceee8389552fa6d2ad209a9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6f7a49483176a3d21194b1add79d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea0d23a44c5fed6d8b1ee6e95f41c3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033165fa14643e1095001a3d21f8951b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda61f596df6ba3fdb998b6c35299dc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a877b3cf3758888f84211ebbfff6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc45ea14085060f0653a926f29723.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9bcf8f26418a52fa025537866e2aa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa966c52d53b1ad6c242f961f336d6f7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271480877227e6225f1a616089f4d17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef697a8fa9bd04e3c1db7aa512ad72.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14d59f04edf73422a43c0f47c8490a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004043ef1c71a210574a0c6928b75ac.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54192b258b553e3b5b244d9b0a7b3488.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a61f182f8daf83ae0ff191f611ef2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b2d1f78d41f7bc10ef0b93d80d17.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f608c55f89b773a9d0e4ab2efcb80fd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa21a2cd6167032dd555f82b276271.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0541c99d2bf3cd332b1589a1e08458.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ad15a8aa9071feb862de86ba786f4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d46b518e1e664c7ef3a4f60a8a81c3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503eed7feba8ab770d1717dfd0615bc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43393553ca552f48a76d9eaa9f208499.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e7e17547df87f374a79329506aa24.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d225a73fedbfc20d4cc9c00a70c4a9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f393ff1c7826c372608db2c24017.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>