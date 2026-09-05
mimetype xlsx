--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -14,206 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 05:38</t>
-[...2 lines deleted...]
-    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. PRETO P - BIOBELA</t>
+    <t>Lista gerada no: 05/09/2026 13:06</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO QUINTA GER 5L (SEPTPRO) - PROLINK</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 0,5% 1L (SEPTHEX)  - PROLINK</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG 100G FRASCO INCOLOR - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>Pilha Palito AA Zinco (Amarela / Grossa) C/4 - Rayovac</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>RAYOVAC</t>
+  </si>
+  <si>
+    <t>Pilha Aparelho Auditivo Size 13 - Rayovac</t>
+  </si>
+  <si>
+    <t>Caixa Aparelho Movel (Odontologico) - MAQUIRA</t>
+  </si>
+  <si>
+    <t>Carrinhos Médicos</t>
+  </si>
+  <si>
+    <t>MAQUIRA</t>
+  </si>
+  <si>
+    <t>Elevacao P/ Assento Sanitario Apoio Ajust. (Sit V) - CARCI</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>CARCI</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom Ina 13F 10Cm X 1,8M - NEVE</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>Unid atadura crepom 13f 12cm x 1,8m - Neve</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>4056 - ALMOFADA PLANTAR SILIGEL PODOLOGY G - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Seladora Papel Grau / Filme Bopp Branca 110V - STERMAX</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>STERMAX</t>
+  </si>
+  <si>
+    <t>Seladora Papel Grau / Filme Bopp Branca 220V - STERMAX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO G - MEDIX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 13,X 23CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 20 X 27CM PC/200 - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BEGE M - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
-  </si>
-[...124 lines deleted...]
-    <t>RENYLAB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc45ea14085060f0653a926f29723.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9bcf8f26418a52fa025537866e2aa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa966c52d53b1ad6c242f961f336d6f7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271480877227e6225f1a616089f4d17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef697a8fa9bd04e3c1db7aa512ad72.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14d59f04edf73422a43c0f47c8490a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004043ef1c71a210574a0c6928b75ac.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54192b258b553e3b5b244d9b0a7b3488.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a61f182f8daf83ae0ff191f611ef2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b2d1f78d41f7bc10ef0b93d80d17.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f608c55f89b773a9d0e4ab2efcb80fd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa21a2cd6167032dd555f82b276271.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0541c99d2bf3cd332b1589a1e08458.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ad15a8aa9071feb862de86ba786f4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d46b518e1e664c7ef3a4f60a8a81c3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503eed7feba8ab770d1717dfd0615bc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43393553ca552f48a76d9eaa9f208499.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e7e17547df87f374a79329506aa24.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d225a73fedbfc20d4cc9c00a70c4a9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f393ff1c7826c372608db2c24017.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4cd9ecaf03123e79472dc28fc2dee.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218debcac5b3ea8496b4840dc269604.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a280291504841c29e80da4a81bc45d9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b6611213289b91808a26b41ba6ce.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf2937a83dae975842c43f1b6ca5a7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaedce3c8e87684bfbd8bbaea94ed5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81da23659426576cf763b256c45c3f8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cfb1a5f931d1628faa8b37a785c82.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef97df5791d39ea4dfcf223184b5fd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285502461ee470829a4548c9a8becc4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc110520adf93dad6300ddca59c11a3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e27105046d01ece01a8584b2e6c3e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91ff77c0a93e118b1ccd7b2f47e302.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a88d61337f897f5788931c294f792.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5b0366b2b88b1dd742d80458ce100.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ceb7953456e49f0b6022e7dd6a3a3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c1f79c900f1f7d678782cd00db426.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed6420df5505b5608b214f4426d947.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fbbafa1ee52941149e6d5b6a1fb0c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627df5030704ec8e9ab98364336c41c5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3762</v>
+        <v>3698</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>263.34</v>
+        <v>61.8</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3764</v>
+        <v>3699</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>263.34</v>
+        <v>18.69</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3787</v>
+        <v>3701</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>49.29</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3788</v>
+        <v>3713</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>41.62</v>
+        <v>14.93</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3789</v>
+        <v>3715</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>49.29</v>
+        <v>9.93</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3790</v>
+        <v>3720</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>24.63</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3791</v>
+        <v>3721</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>46.26</v>
+        <v>477.6</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3797</v>
+        <v>3723</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>174.43</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3804</v>
+        <v>3725</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>16.4</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3806</v>
+        <v>3726</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>150.99</v>
+        <v>143.41</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3815</v>
+        <v>3731</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>124.3</v>
+        <v>706.23</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3822</v>
+        <v>3732</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>33</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>267.56</v>
+        <v>706.23</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3842</v>
+        <v>3735</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>0.55</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3845</v>
+        <v>3736</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
         <v>37</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>38</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>10.16</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3846</v>
+        <v>3737</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
         <v>41</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>48.97</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3847</v>
+        <v>3740</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>37.51</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3853</v>
+        <v>3744</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>34.08</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3854</v>
+        <v>3750</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>68.54</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3855</v>
+        <v>3750</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>39.54</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3866</v>
+        <v>3750</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
         <v>49</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>50</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>161.11</v>
+        <v>226.02</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>