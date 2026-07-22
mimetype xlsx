--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,212 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 03:30</t>
-[...2 lines deleted...]
-    <t>SUTURA CUTANEA ADESIVA STERI-STRIP (PONTO FALSO) - 3M</t>
+    <t>Lista gerada no: 22/07/2026 04:27</t>
+  </si>
+  <si>
+    <t>Tiras De Glicose Active - ACCU-CHECK</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>ACCU-CHEK</t>
+  </si>
+  <si>
+    <t>Compressa N/Aderente EST PC/10 - CICATRISAN</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Fluxometro 0-15 Ipm Femea - PROTEC</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>UNID AMPOLA SERINGA CANETA PRESSURIZADA 0,3ML - SMART GR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>Caneta Eletrica Microagulhamento - SMART DERMA PEN</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>2,130.66</t>
+  </si>
+  <si>
+    <t>NYLON INCOLOR 4-0 C/AG 2,0  - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
-    <t>BALLKE PROD HOSP LTDA</t>
-[...50 lines deleted...]
-    <t>Pilha Aparelho Auditivo Size 312 - RAYOVAC</t>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Poliester C/Ag 4, - SHALON</t>
+  </si>
+  <si>
+    <t>CATGUT SIMPLES 5-0 C/AG 2,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Crm - Unid Diazepam 5Mg/Ml 2Ml Sol Inj - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 19G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SCALP 27G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>ALGODAO POLIESTER 2-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>UNID NYLON INCOLOR 4-0 C/AG 2,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Equipo Multivias Vias Polifix Ll Neo Nato - MEDSONDA</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>ESCOVA CILINDRICA NYLON LIMPEZA CANULA - CPL</t>
   </si>
   <si>
     <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
-    <t>RAYOVAC</t>
-[...74 lines deleted...]
-    <t>SMART GR</t>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR CANULA PVC ADT - CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR CANULA PVC INF - CPL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3148314d4cb1c37a9473621485399.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba057a22646db85434c9d91f011dbf22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a23961ff1c761244e741bf3138c71.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a58eaf486daced0b69940302f0fd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6271ee951335d6408869a4ca3740ed.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3968f580cd409b50574ef93d56e80d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e5c43f33186890aba061c2f9b5023.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da7fbfd4b275fd1502f26996d63c09.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56deb082d5031f88267caa7365d2c0b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69338c14fa591d5400b97ea6fd1cd4a6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6288b7d7f8cf5bda94cc7cff7a1d58.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f33bae3d2a7cd3370ff0a8438c384.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70929e4832ea3354614fe37a72adc8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a628125b7a6664ef36da51247af22.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3d376730f1775ee947acc617c38c0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefc2193964bc7ba18d334cfb08ff45.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d581dde82f8ee607461317b97387e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f637df6fd4c041a09e09bb3722ee4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38b8332677d6a6b909220ead59ed25.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef950863bdf6ba82f9b51f596fc55868.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a8272a3370994995c9086bc72718f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf317a2d3680cbbb86f7818641a346.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f531240737192a9609e879cfa8f9d87.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00380e6112823b125e7e49479001411.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd15c6ca5dff25736b66e59cce0fc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1fb21fcfe49308e68e390881e3da5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5da5e056cc57a793b6fc1edc4cf57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac69f8f96f0c6ac59a01a308cb93561.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbbd10ee77af68958ea6aa6431d8ad.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3decd393c928a67c297788f56b3cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae3056211f073d887e9174e3741ae9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90795a9c15b0c496193027b10cbc4f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688ee27395232efc5fa15653165894.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607905fbcbda321e8bb12003b3782d6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1143b7f113435b91e89d8e884617b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284403c2ff95fc1c11e55be19e34198.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790653038e7a8966e8a469a92633ce12.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95bbae1c89b55a8f25c22751850878.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ae13eea3e67f087694e1fa26b7b9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75731dbb2f5c50e3e66377e50c164636.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1154,416 +1145,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3791</v>
+        <v>3867</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>46.26</v>
+        <v>154.52</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3797</v>
+        <v>3871</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>174.43</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3804</v>
+        <v>3872</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>16.4</v>
+        <v>332.77</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3806</v>
+        <v>3873</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>150.99</v>
+        <v>254.92</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3815</v>
+        <v>3881</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>124.3</v>
+        <v>131.67</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3822</v>
+        <v>3884</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>267.56</v>
+        <v>32.7</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3842</v>
+        <v>3885</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.55</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3845</v>
+        <v>3886</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>10.16</v>
+        <v>103.64</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3846</v>
+        <v>3887</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>48.97</v>
+        <v>539.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3847</v>
+        <v>3888</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>37.51</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3853</v>
+        <v>3889</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>34</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>34.08</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3854</v>
+        <v>3892</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>68.54</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3855</v>
+        <v>3898</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>39.54</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3866</v>
+        <v>3899</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>161.11</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3867</v>
+        <v>3901</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>154.52</v>
+        <v>93.37</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3871</v>
+        <v>3902</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3">
-        <v>2.92</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3872</v>
+        <v>3905</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>332.77</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3873</v>
+        <v>3906</v>
       </c>
       <c r="C19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" t="s">
         <v>47</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>254.92</v>
+        <v>35.18</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3881</v>
+        <v>3907</v>
       </c>
       <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" t="s">
         <v>48</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>131.67</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3884</v>
+        <v>3908</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>32.7</v>
+        <v>13.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>