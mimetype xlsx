--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,203 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 04:27</t>
-[...14 lines deleted...]
-    <t>Gazes e Compressas</t>
+    <t>Lista gerada no: 05/09/2026 12:24</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1650 - SOUTIEN DUPLO BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BEGE EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. PRETO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. PRETO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>200PI - PROBANHO PERNA INTEIRA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>200MP - PROBANHO MEIA PERNA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>200BR - PROBANHO BRACO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>Unid Hidroxido Ferrico 20Mg/Ml 5Ml Inj Iv Amp (Noripurum) - Ferropurum</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>BLAU</t>
+  </si>
+  <si>
+    <t>SUTURA CUTANEA ADESIVA STERI-STRIP (PONTO FALSO) - 3M</t>
+  </si>
+  <si>
+    <t>Suturas</t>
   </si>
   <si>
     <t>BALLKE PROD HOSP LTDA</t>
   </si>
   <si>
-    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE P - BIOBELA</t>
-[...56 lines deleted...]
-    <t>UNID CATETER 18G VERDE SEGURANCA - LABOR IMPORT</t>
+    <t>12000 - CREME BARREIRA BRAVA 60ML - COLOPLAST</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 8CM X 15M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus (P/Montar) - ARKTUS</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>ARKTUS</t>
+  </si>
+  <si>
+    <t>1615 - SOUTIEN C/ MANGAS BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1615 - SOUTIEN C/ MANGAS BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1624 - SOUTIEN S/ REFORCO E FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1636 - REGATA C/ REF. PEITO SHORTS FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.23 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Pilha Aparelho Auditivo Size 312 - RAYOVAC</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>RAYOVAC</t>
+  </si>
+  <si>
+    <t>DRENO DE SUCCAO SANFONADO 3,2MM 2 VIAS 10FR - WILTEX</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>LABOR IMPORT</t>
-[...47 lines deleted...]
-    <t>FIXADOR CANULA PVC INF - CPL</t>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a8272a3370994995c9086bc72718f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf317a2d3680cbbb86f7818641a346.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f531240737192a9609e879cfa8f9d87.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00380e6112823b125e7e49479001411.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd15c6ca5dff25736b66e59cce0fc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1fb21fcfe49308e68e390881e3da5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5da5e056cc57a793b6fc1edc4cf57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac69f8f96f0c6ac59a01a308cb93561.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbbd10ee77af68958ea6aa6431d8ad.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3decd393c928a67c297788f56b3cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae3056211f073d887e9174e3741ae9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90795a9c15b0c496193027b10cbc4f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688ee27395232efc5fa15653165894.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607905fbcbda321e8bb12003b3782d6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1143b7f113435b91e89d8e884617b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284403c2ff95fc1c11e55be19e34198.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790653038e7a8966e8a469a92633ce12.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95bbae1c89b55a8f25c22751850878.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ae13eea3e67f087694e1fa26b7b9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75731dbb2f5c50e3e66377e50c164636.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd4b209ed878af8498fe2b7f1ba3aa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166f1986d809fa545b9e50b0c63f735.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af938728c8e3e28198696ccb4c38c8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb404d6648fbd22a1dd905cc6cb07c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525d01e08f50a00d9142a7f7a103044.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f274617b5a0e7f5bb708a3d0fd9617.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55c093e3e249db9d86cb25292c99a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad8a8d0c4b0bd78e5ddd00dd9e751.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190db893ccc760645db0bdd3bfe3828.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a38cad56191d960605864308e7caa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe51d7342079a6bdb6b80d57787cc0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e93edd71bb1c8f2060e49221e9491e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb0540480cd0496dfc5214c4fd80e8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44ac6b696e199b3496b40053c0930.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fba67db1777f27293fcdf3047420d9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb71dcd93ddc68ba7d101b11c10e869.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028feab920a9e20fa36bc955ef34f919.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc075a421d4f5021a72257b6380375.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1727cf7a97e677264d54a343e0223c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04b067ade0692d35fe83a2f723e942.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3867</v>
+        <v>3750</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>154.52</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3871</v>
+        <v>3751</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>2.92</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3872</v>
+        <v>3760</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>332.77</v>
+        <v>252.8</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3873</v>
+        <v>3762</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>254.92</v>
+        <v>263.34</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3881</v>
+        <v>3764</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>131.67</v>
+        <v>263.34</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3884</v>
+        <v>3787</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>32.7</v>
+        <v>49.29</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3885</v>
+        <v>3788</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
+      </c>
+      <c r="F8" s="3">
+        <v>41.62</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3886</v>
+        <v>3789</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="F9" s="3">
-        <v>103.64</v>
+        <v>49.29</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3887</v>
+        <v>3790</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>539.99</v>
+        <v>24.63</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3888</v>
+        <v>3791</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>162.79</v>
+        <v>46.26</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3889</v>
+        <v>3797</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>3.63</v>
+        <v>174.43</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3892</v>
+        <v>3804</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>4.16</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3898</v>
+        <v>3806</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>0.4</v>
+        <v>150.99</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3899</v>
+        <v>3815</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>0.4</v>
+        <v>124.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3901</v>
+        <v>3818</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>93.37</v>
+        <v>139.04</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3902</v>
+        <v>3820</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
         <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>4.75</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3905</v>
+        <v>3822</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>4.05</v>
+        <v>267.56</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3906</v>
+        <v>3842</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>35.18</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3907</v>
+        <v>3845</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>13.4</v>
+        <v>10.16</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3908</v>
+        <v>3846</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" t="s">
         <v>47</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>13.78</v>
+        <v>48.97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>