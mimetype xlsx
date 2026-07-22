--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,200 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 02:44</t>
-[...2 lines deleted...]
-    <t>Caneta Eletrica Microagulhamento - SMART DERMA PEN</t>
+    <t>Lista gerada no: 22/07/2026 03:34</t>
+  </si>
+  <si>
+    <t>FIXADOR TUBO ENDOTRAQUEAL - CPL</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 5L ZYMEDET - PROLINK</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>ALCOOL 99,3% 1L ABSOLUTO  - PROLINK</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>SABONETE LIQUIDO 500ML ERVA DOCE (SEPTDERM) - PROLINK</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA PP - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Lencol desc c/elast 20g 2,x 1,4m pc/10 mt/2- Anadona</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>OR89 - TENNIS ELBOW AJUSTAVEL EPICONDILO COMFORT AIR - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>UNID CATETER 16G CINZA SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Kit Panotico 3 X 500ML - NEW PROV</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 100ML ALMOTOLIA  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>GLICERINA BI DESTILADA 1L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VASELINA SOLIDA 100G - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 15G C/AG 100MM B. PATO SUBCISAO - ALUR</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
-    <t>SMART GR</t>
-[...32 lines deleted...]
-    <t>Crm - Unid Diazepam 5Mg/Ml 2Ml Sol Inj - CRISTALIA</t>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 20G C/AG 70MM B. PATO SUBCISAO - ALUR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 50MM B. PATO SUBCISAO - ALUR</t>
+  </si>
+  <si>
+    <t>Unid Ceftriaxona Dissodica Hemieptaidratada 1G Inj - Blau</t>
   </si>
   <si>
     <t>Medicamentos Controlados</t>
   </si>
   <si>
-    <t>CRISTALIA</t>
-[...80 lines deleted...]
-    <t>ANADONA</t>
+    <t>BLAU</t>
+  </si>
+  <si>
+    <t>Reanimador Infantil de Silicone C/ Reser Aambu - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>7343 - TESOURA METZEMBAUM CURVA 15CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>5119 - PINCA HALSTEAD MOSQUITO CURVA 10CM - BSZ</t>
+  </si>
+  <si>
+    <t>5555 - PINCA BACKHAUS 13,5CM - BSZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769e67abd73c38a41461a8f0fb15a33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03700c8a458b99989ab43d6ad08d71.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c916d34f8681e78af8c0f23ba03b7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24953faaa2d12c3a338a484a3b6670.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aed00bef9fe975d93e8c760c0db583.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43214e57dd9b5eec922d442a4a84d5f7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890fb9afbb46128afdad4f9e2db53d9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a991f49f57d259e1b2e7123887a8f5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee779844aaa7ae338b5717d187cd12.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07440ed6ba044a594bb5336c36387b31.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d600e648c912de0013615408b5e4e2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf43ccc9912262cb93b9345b35f68c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f3b670cb5a183c8cb89e17c364ec7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53c82d4ff45fe86d8e6dbf6dbce628.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70f125587acc179891d1b28252d20c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f26ae75ae5b86d71af3733a93f9a4b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607955cca9a907419a68d482a89502ea.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca98474db90e082177ffd30c2c4d40d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb292d23bb41e189faadb009309f53d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc04788dce5b29908ba6160292ae74.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4be84bead48abfa5e8eec1f06b775.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae37bb96ce3f5497a0fefc92fbed9e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122455773579a87032ca7b7f91e05ae6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ca0e79de80ed366efc4372e6b13b8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c97ca328d2633dba7d091cfbafc5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0d57dda2ea577381c57be915fe79.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de01012817e89202545f19b4029175.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b33373f26f2550c2cff967bb2ca17.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77298967bea72f07323debeaa203ac.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236cc50656a4e0d560a5c0e25472cce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aec8f962a27da88329166c3216656.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875ba4d3abcadd88c7025850983d55.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec2135f5a14d5dc06bb99716226d8e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaa7b81a9238096b3670015352f625.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ec03fbf0d8096373ad6160170602.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebd06ea49882fbb0852cbe7e28281b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b926695b2d9a46616deb5c1838e365.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2dfa8719f139490b6cf47d415ba60.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba386604807fb1343d3a3bfc23c1a7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af4457d68fec72b556dfd252237db5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3885</v>
+        <v>3909</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>27.53</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3886</v>
+        <v>3910</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>103.64</v>
+        <v>153.03</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3887</v>
+        <v>3911</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>539.99</v>
+        <v>17.09</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3888</v>
+        <v>3912</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>162.79</v>
+        <v>11.42</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3889</v>
+        <v>3913</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>3.63</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3892</v>
+        <v>3914</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>4.16</v>
+        <v>25.14</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3898</v>
+        <v>3917</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>0.4</v>
+        <v>99.16</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3899</v>
+        <v>3922</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>0.4</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3901</v>
+        <v>3923</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>93.37</v>
+        <v>111.53</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3902</v>
+        <v>3924</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>4.75</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3905</v>
+        <v>3925</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>4.05</v>
+        <v>103.43</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3906</v>
+        <v>3926</v>
       </c>
       <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
         <v>31</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>35.18</v>
+        <v>37.85</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3907</v>
+        <v>3927</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>13.4</v>
+        <v>19.69</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3908</v>
+        <v>3928</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>13.78</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3909</v>
+        <v>3929</v>
       </c>
       <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
         <v>36</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>27.53</v>
+        <v>34.02</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3910</v>
+        <v>3938</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>153.03</v>
+        <v>9.53</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3911</v>
+        <v>3940</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>17.09</v>
+        <v>284.15</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3912</v>
+        <v>3941</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>11.42</v>
+        <v>83.98</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3913</v>
+        <v>3944</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>29.93</v>
+        <v>66.63</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3914</v>
+        <v>3946</v>
       </c>
       <c r="C21" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" t="s">
         <v>47</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>48</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>25.14</v>
+        <v>73.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>