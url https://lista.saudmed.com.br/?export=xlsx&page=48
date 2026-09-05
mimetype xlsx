--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,203 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 03:34</t>
-[...59 lines deleted...]
-    <t>UNID CATETER 16G CINZA SEGURANCA - LABOR IMPORT</t>
+    <t>Lista gerada no: 05/09/2026 12:23</t>
+  </si>
+  <si>
+    <t>DRENO DE SUCCAO SANFONADO 6,4MM 2 VIAS 19FR - WILTEX</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>Ban037 - Bandeja Odonto. Aco Inox 22 X 9 X 1,5Cm - Aconox</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
+  </si>
+  <si>
+    <t>Ban039 - Bandeja Odonto Aco Inox 24 X 18 X 1,5Cm - Aconox</t>
+  </si>
+  <si>
+    <t>Ban083 - bandeja odonto inox 22 x 9 x 1,5cm c/6 div - Aconox rio</t>
+  </si>
+  <si>
+    <t>Tiras De Glicose Active - ACCU-CHECK</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>ACCU-CHEK</t>
+  </si>
+  <si>
+    <t>Compressa N/Aderente EST PC/10 - CICATRISAN</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Fluxometro 0-15 Ipm Femea - PROTEC</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>7100 - TESOURA IRIS CURVA 12 CM - BSZ</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>UNID AMPOLA SERINGA CANETA PRESSURIZADA 0,3ML - SMART GR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>Caneta Eletrica Microagulhamento - SMART DERMA PEN</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>2,130.66</t>
+  </si>
+  <si>
+    <t>Poliester C/Ag 4, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>CATGUT SIMPLES 5-0 C/AG 2,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
-    <t>Kit Panotico 3 X 500ML - NEW PROV</t>
-[...32 lines deleted...]
-    <t>Unid Ceftriaxona Dissodica Hemieptaidratada 1G Inj - Blau</t>
+    <t>Crm - Unid Diazepam 5Mg/Ml 2Ml Sol Inj - CRISTALIA</t>
   </si>
   <si>
     <t>Medicamentos Controlados</t>
   </si>
   <si>
-    <t>BLAU</t>
-[...23 lines deleted...]
-    <t>5555 - PINCA BACKHAUS 13,5CM - BSZ</t>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 19G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SCALP 27G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>ALGODAO POLIESTER 2-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>UNID NYLON INCOLOR 4-0 C/AG 2,0 - SHALON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4be84bead48abfa5e8eec1f06b775.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae37bb96ce3f5497a0fefc92fbed9e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122455773579a87032ca7b7f91e05ae6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ca0e79de80ed366efc4372e6b13b8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c97ca328d2633dba7d091cfbafc5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0d57dda2ea577381c57be915fe79.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de01012817e89202545f19b4029175.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b33373f26f2550c2cff967bb2ca17.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77298967bea72f07323debeaa203ac.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236cc50656a4e0d560a5c0e25472cce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aec8f962a27da88329166c3216656.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875ba4d3abcadd88c7025850983d55.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec2135f5a14d5dc06bb99716226d8e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaa7b81a9238096b3670015352f625.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ec03fbf0d8096373ad6160170602.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebd06ea49882fbb0852cbe7e28281b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b926695b2d9a46616deb5c1838e365.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2dfa8719f139490b6cf47d415ba60.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba386604807fb1343d3a3bfc23c1a7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af4457d68fec72b556dfd252237db5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57215843c992b092dc4682d7365f7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260613fec8bf2cc0fce45378645fdc4f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c9496aca50aa0ec60cc24c0590a48.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed41407e90b4e224996f86555d908c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c2ad0914cb2f750f71abcf8bc4305.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eff45389a19083a5ab6426134117f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a513965d8b54fde740ee8c6459a7b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d490b9272cb77f510464e64f34edf7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cec43c93ed747ef50383c59ecea70.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50885fe9b09c75b31dc61eb5f5ca4b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a651dcbc4ec904c97410859135a128b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472929ecc89dc7e5fd587df12de38212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8a04a8bc5b96e7efdb6c2840ce64b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406404bb002930806acd8b949a6e215c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a067e7ac911d5c24e8af71d4bb60be.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b7e3b74dccb8df41c7fc71031eeb2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c83cd524dedc6eb04f694d5963a4e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a686575227fc538455476f0a0e6634c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7bbe9328f310e56a072b95c800b20.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3710247df530a753d60d3d2b9b6e5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3909</v>
+        <v>3847</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>27.53</v>
+        <v>37.51</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3910</v>
+        <v>3853</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>153.03</v>
+        <v>34.08</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3911</v>
+        <v>3854</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>17.09</v>
+        <v>68.54</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3912</v>
+        <v>3855</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>11.42</v>
+        <v>39.54</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3913</v>
+        <v>3867</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>29.93</v>
+        <v>154.52</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3914</v>
+        <v>3871</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>25.14</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3917</v>
+        <v>3872</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>99.16</v>
+        <v>332.77</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3922</v>
+        <v>3873</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>3.72</v>
+        <v>254.92</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3923</v>
+        <v>3881</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>111.53</v>
+        <v>131.67</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3924</v>
+        <v>3883</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>3.26</v>
+        <v>46.96</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3925</v>
+        <v>3884</v>
       </c>
       <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>103.43</v>
+        <v>32.7</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3926</v>
+        <v>3885</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>37.85</v>
+        <v>32</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3927</v>
+        <v>3887</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>19.69</v>
+        <v>539.99</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3928</v>
+        <v>3888</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>28.73</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3929</v>
+        <v>3889</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>34.02</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3938</v>
+        <v>3892</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>9.53</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3940</v>
+        <v>3898</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>284.15</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3941</v>
+        <v>3899</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
         <v>47</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>83.98</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3944</v>
+        <v>3901</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F20" s="3">
-        <v>66.63</v>
+        <v>93.37</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3946</v>
+        <v>3902</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>73.75</v>
+        <v>4.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>