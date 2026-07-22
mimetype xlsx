--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,200 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 02:45</t>
-[...2 lines deleted...]
-    <t>OR89 - TENNIS ELBOW AJUSTAVEL EPICONDILO COMFORT AIR - HIDROLIGHT</t>
+    <t>Lista gerada no: 22/07/2026 03:37</t>
+  </si>
+  <si>
+    <t>7342 - TESOURA METZEMBAUM RETA 15CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Protetor Facial Incolor 8 S/ Catraca - Carbografite</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>Extrator De Cravos Ponta Dupla Simples - STA CLARA</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO HIPOCLORITO 1% 1L (CLORO RIO)  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Sonda Uretral 1 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>TOALHA UMEDECIDA BANHO C/ANTISSEPTICO 20 X 20 C/8 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>TOALHA UMEDECIDA BANHO S/ANTISSEPTICO 20 X 20 C/8 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO ALGINATO CALCIO 2 X 30 - WOUND CARE A</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 20CM X 15M  - POLAR FIX</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>HIDROLIGHT</t>
-[...119 lines deleted...]
-    <t>POLAR FIX</t>
+    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 4CM X 15M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>1650 - SOUTIEN DUPLO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO AZUL P - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 25G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 30G C/AG 38MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 23G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 23G C/AG 50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Almotolia 500Ml Bico Curvo Branco - Taylor</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1243089b902b0d96bc3f721c92ecb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832569e187057e6902391a2bc7d9a1f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d1f4203ae5006e442a6007887d3d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba877b4754e496c13fd8ad3a277cb4e3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31719768537df145eeb99ff3d6f3ac.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99be7f35b3132e35730464aef433b0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4ab42330e04a9c3ce33fc2f4c170a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ac18cb51a124e342124a702f29ed1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1930678287761270d432ce70a8041.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48b34476d924a20631006305cea486.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cbd05904528b026f6e9f9c454d763.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dca2bfcc672f27fcdb8a405f7e800d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f63fc4135eb60c5fe1958f63fe21b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7968ffb8d6ea858767c1d8e9c9c9d2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38789f0251720f94acc3d6d5b35d50.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703988fa67f28e9e5d70cea69fab5dea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e57368f5d42ce611408f417f0e324.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397c6a8623b8775c046af36e4c6e796.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6709c4fc1a2fc556ef631b11a99cc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0ac665fbd73e322f4c95eff3ac8b8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc16171d829bd521cd48e63f05c55fc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd85fb29fb654fb0409a1128afaea9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654c47ff3ebdf3bffe0fe7205881001.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301c14fa06db54499b07fa0c0555582.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3711b312231e908f9f480ae607ac8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d0546a990242d8e6410a9b6f88d00.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8008d617f8b2fc5ae4bedfc9eb2e81c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696a613c960d2444620cab6b947daa9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1fcb9c1781365233ad2af9ca23c87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268026cf030a0f1c036e6381bc4d94dd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6ba8b74eba4032e3af775ce5d72b2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9433e3441947f18e6fb0879fa7557.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976670d1bcdbcb244fbf7a3e239983f0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a724d0ee4b1314c435a636d4ed3dc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc4d5e86340a611c9f3f574f29356.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa698ca126139faa2f006ea6fbd64a1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092bf0fa339416fc184510748f3038d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d8d7dfe6a04dbb5a56387a670cf6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f03b222b26c3d70820a48cee02c4d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140e900c91725314f56d51607cc0341.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1143,415 +1140,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3917</v>
+        <v>3947</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>99.16</v>
+        <v>101.89</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3922</v>
+        <v>3951</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.72</v>
+        <v>150.61</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3923</v>
+        <v>3955</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>111.53</v>
+        <v>17.16</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3924</v>
+        <v>3958</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>3.26</v>
+        <v>14.03</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3925</v>
+        <v>3959</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>103.43</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3926</v>
+        <v>3963</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>21.82</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3927</v>
+        <v>3964</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>19.69</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3928</v>
+        <v>3966</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>28.73</v>
+        <v>33.89</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3929</v>
+        <v>3967</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>34.02</v>
+        <v>43.66</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3938</v>
+        <v>3968</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>9.53</v>
+        <v>9.39</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3940</v>
+        <v>3971</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>284.15</v>
+        <v>84.27</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3941</v>
+        <v>3981</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>83.98</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3944</v>
+        <v>3983</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>66.63</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3946</v>
+        <v>3985</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>73.75</v>
+        <v>22.11</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3947</v>
+        <v>3986</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>101.89</v>
+        <v>21.69</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3951</v>
+        <v>3987</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>150.61</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3955</v>
+        <v>3988</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>17.16</v>
+        <v>24.74</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3958</v>
+        <v>3989</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>14.03</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3959</v>
+        <v>3990</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>1.64</v>
+        <v>21.67</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3963</v>
+        <v>3995</v>
       </c>
       <c r="C21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" t="s">
         <v>48</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>11.49</v>
+        <v>15.54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>