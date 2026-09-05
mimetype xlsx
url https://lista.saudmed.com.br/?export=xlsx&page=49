--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,197 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 03:37</t>
-[...20 lines deleted...]
-    <t>Extrator De Cravos Ponta Dupla Simples - STA CLARA</t>
+    <t>Lista gerada no: 05/09/2026 11:39</t>
+  </si>
+  <si>
+    <t>Equipo Multivias Vias Polifix Ll Neo Nato - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>ESCOVA CILINDRICA NYLON LIMPEZA CANULA - CPL</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR CANULA PVC ADT - CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR CANULA PVC INF - CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR TUBO ENDOTRAQUEAL - CPL</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 5L ZYMEDET - PROLINK</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>ALCOOL 99,3% 1L ABSOLUTO  - PROLINK</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>SABONETE LIQUIDO 500ML ERVA DOCE (SEPTDERM) - PROLINK</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA PP - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Lencol desc c/elast 20g 2,x 1,4m pc/10 mt/2- Anadona</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>OR89 - TENNIS ELBOW AJUSTAVEL EPICONDILO COMFORT AIR - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1024B - ORTESE COMFORT AIR LONGA C/POL ESQ P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>OR1024B_3 - ORTESE COMFORT AIR LONGA C/POL ESQ G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>UNID CATETER 16G CINZA SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Kit Panotico 3 X 500ML - NEW PROV</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 100ML ALMOTOLIA  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>GLICERINA BI DESTILADA 1L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VASELINA SOLIDA 100G - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 15G C/AG 100MM B. PATO SUBCISAO - ALUR</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
-    <t>BALLKE PROD HOSP LTDA</t>
-[...98 lines deleted...]
-    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 20G C/AG 70MM B. PATO SUBCISAO - ALUR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc16171d829bd521cd48e63f05c55fc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd85fb29fb654fb0409a1128afaea9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654c47ff3ebdf3bffe0fe7205881001.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301c14fa06db54499b07fa0c0555582.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3711b312231e908f9f480ae607ac8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d0546a990242d8e6410a9b6f88d00.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8008d617f8b2fc5ae4bedfc9eb2e81c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696a613c960d2444620cab6b947daa9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1fcb9c1781365233ad2af9ca23c87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268026cf030a0f1c036e6381bc4d94dd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6ba8b74eba4032e3af775ce5d72b2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9433e3441947f18e6fb0879fa7557.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976670d1bcdbcb244fbf7a3e239983f0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a724d0ee4b1314c435a636d4ed3dc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc4d5e86340a611c9f3f574f29356.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa698ca126139faa2f006ea6fbd64a1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092bf0fa339416fc184510748f3038d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d8d7dfe6a04dbb5a56387a670cf6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f03b222b26c3d70820a48cee02c4d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140e900c91725314f56d51607cc0341.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21bc81c38417df5f59909a9827557b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b115fdb93da6ccff410fd7c63dafbd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1400bb3438657dcd857cedf556be2f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0ff4ff955bfb768bf6400d49487d7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d38c836cdeea4d163cabbb210a6c8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdb44ea317de2a1cae5c7b625695bc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69736eddb4ee68d81a15ef2393d1790.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c2fe57b7b7e33917d6251299c68ba.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2d95668aa015b074b8ab5f4727248.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f47be74d44734ff492ce656844f4c4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0f86b3ceaa5cc197e4f194337b5a9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed7ce55952206bd5136f0cea69df06.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440adf3fbaeb12531bc85a9bf53fb69.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceebb5b6f0875907fddef13c0eadd6d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0671b952854a547c6e96dc99afad8a2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9374bec79e4a6fbface014523c29bb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67673cfe5c0c14187e6ff4e5291825.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23248f354cd0e3819ba458e43282d04d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2156889040406ff3180303f1a78b8b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb703bc0bd3bab5f06dfc5372a200.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3947</v>
+        <v>3905</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>101.89</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3951</v>
+        <v>3906</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>150.61</v>
+        <v>35.18</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3955</v>
+        <v>3907</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>17.16</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3958</v>
+        <v>3908</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>14.03</v>
+        <v>13.78</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3959</v>
+        <v>3909</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>1.64</v>
+        <v>27.53</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3963</v>
+        <v>3910</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>11.49</v>
+        <v>153.03</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3964</v>
+        <v>3911</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>10.54</v>
+        <v>17.09</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3966</v>
+        <v>3912</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>33.89</v>
+        <v>11.42</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3967</v>
+        <v>3913</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>43.66</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3968</v>
+        <v>3914</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>9.39</v>
+        <v>25.14</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3971</v>
+        <v>3917</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>84.27</v>
+        <v>99.16</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3981</v>
+        <v>3920</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>45.49</v>
+        <v>98.15</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3983</v>
+        <v>3921</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>2.81</v>
+        <v>114.56</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3985</v>
+        <v>3922</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>22.11</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3986</v>
+        <v>3923</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>21.69</v>
+        <v>111.53</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3987</v>
+        <v>3924</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>21.38</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3988</v>
+        <v>3925</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F18" s="3">
-        <v>24.74</v>
+        <v>103.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3989</v>
+        <v>3926</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>21.38</v>
+        <v>37.85</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3990</v>
+        <v>3927</v>
       </c>
       <c r="C20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" t="s">
         <v>45</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>21.67</v>
+        <v>19.69</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3995</v>
+        <v>3928</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>15.54</v>
+        <v>28.73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>