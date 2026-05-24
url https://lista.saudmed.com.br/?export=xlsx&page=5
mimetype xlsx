--- v0 (2026-04-01)
+++ v1 (2026-05-24)
@@ -14,224 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
-    <t>Preço en U$</t>
-[...14 lines deleted...]
-    <t>GRIP LUVA PROTETOR PALMAR C/ FUROS</t>
+    <t>Preço en R$</t>
+  </si>
+  <si>
+    <t>Lista gerada no: 24/05/2026 14:09</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO BEGE P - BIOBELA</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>SAUDMED</t>
-[...4 lines deleted...]
-  <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1616 - MANGAS COM VELCRO BEGE P - BIOBELA</t>
+    <t>DISCO DE EQUILIBRIO INFLAVEL</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>PROPE  C/100 UN - HNDESC</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>UNID TUBO ENSAIO 13 X 75MM PS 5ML PC/1000 - VACUPLAST</t>
   </si>
   <si>
     <t>Tubos e Coletores</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>NYLON PRETO 2-0 C/AG 2, - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
     <t>SONDA URETRAL N.16 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>CANULA ENDOTRAQUEAL C/BL 8,0 - VITALGOLD</t>
+    <t>SACO LIXO HOSPITALAR 100L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>UNID CATETER 24G AMARELO - NIPRO</t>
+  </si>
+  <si>
+    <t>NIPRO</t>
+  </si>
+  <si>
+    <t>BOLSA P/ AGUA QUENTE P/ PESCOCO (EM U) 1L - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Papel Termosensivel P/ Ecg Titb 216 X 30 - FOUR STAR</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>SACO LIXO HOSPITALAR 100L 0,4M PC/100</t>
-[...28 lines deleted...]
-  <si>
     <t>Atadura Vetrap 5Cm X 4,5M Branca C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
     <t>Desinfetante 5L - BARBAREX</t>
   </si>
   <si>
     <t>Higiene Básica</t>
   </si>
   <si>
     <t>BARBAREX</t>
   </si>
   <si>
     <t>CANULA TRAQUEOSTOMIA PVC C/BL 10 - VITALGOLD</t>
   </si>
   <si>
-    <t>Vassoura - NOVIÇA</t>
-[...7 lines deleted...]
-  <si>
     <t>Unid Clareador Dental 16% Peroxido Carbamida Whiteness Perfect - FGM</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>FGM</t>
   </si>
   <si>
     <t>AVENTAL BRANCO 20G MANGA LONGA C/ ELASTICO PC/10 - ANADONA</t>
   </si>
   <si>
-    <t>Gorros, Toucas e Aventais</t>
-[...1 lines deleted...]
-  <si>
     <t>ANADONA</t>
   </si>
   <si>
     <t>FP 3601 - Bandagem Triangular Em Algodao Cru M 1,42 X 1 X 1 - MARIMAR</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>MARIMAR</t>
   </si>
   <si>
     <t>UNID EQUIPO MACRO FOTO C/SACO 15MC LL T1000 - MEDSONDA</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL C/BL 4,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL C/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 2,5 - VITALGOLD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e240310c46c59ae40d0c7ee78430f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7478bc37d0bf8108841aae5549cc56.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dfa4d6cf25c51f0fd310106aefbbe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f0201b310238e1d9c00de295b985.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd23f7f9a74467403871b99d9a2f7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dffae670fd4596c858df347bf1232a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96775617925efac960db10656a2e1572.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005a47308b2ab71c5386a13875eb08c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f3c5305bc173014d4e55a301b0a9b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981c651ee299b0dba5279187afd3c5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090c7c53f7fb14d45c89e31991ddc2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662836ed4f1b7e6e35c3b9ee09a97d6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28652355ad57b2f036e30ed9128749.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac9a908c2b04bab66582977804eab2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4886accac1e85bee5fdbd7d32bc840.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5aac4de6eeb7da11b2b7375d2550e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ff040b1d1b1344af29929d25db871.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86f29cf6396c4803ed1588538fd5a5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e8980d9ab91d4db213ba9ecf90748.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec45caa2d9de04fcdb6040ab4060588.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91542b8917eb0f72b0059ab475d752.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fa892e102b5737772c312e55651e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271a7a098e8dd05b8b485840512cf0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc395a78af4989d77fc1b284ec741.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb935cd8d6d4e39317f61d06cc4ee21.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee771716b35e8358deae7e9fee68e56.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d364675610c5cd917cfca2a89afcf52.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116e11df5145642b78139e800ea9a0f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8981369be777bc52cd415efca7a080e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bc1f0e6bf497ee79dafdb6fcc6659.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd03056defd3756b0a23c9bd0bd2ac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547095d5a3584c63636e4fc7fb8ba9a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c0edf418438e59596c0bc87d63a80.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05aaf442d8a7c00780c329e47d7ae9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e46f0c3dd73d469cdb0f20ddf307.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6d74a7084cef5d3997c204da69b5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f759aedcb80f2e16818965167f0aa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70016c8c23b806f394091035e739ffe2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7afb7e7b58677182f829442ffad83d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfc02d7beb16e4cbcb2127733d763b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1196,386 +1184,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.7</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>63.0</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>65.02</v>
+        <v>22.89</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>57.2</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>0.16</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>48.97</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>1.22</v>
+        <v>86.18</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>6.5</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>73.87</v>
+        <v>211.07</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>3.13</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>180.92</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>44.14</v>
+        <v>16.86</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>9.92</v>
+        <v>25.58</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>14.45</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>21.92</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>14.22</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>432</v>
+        <v>443</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="F18" s="3">
-        <v>40.01</v>
+        <v>10.37</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3">
-        <v>21.11</v>
+        <v>7.22</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="F20" s="3">
-        <v>10.78</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>5.02</v>
+        <v>5.63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>