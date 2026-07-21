--- v1 (2026-05-24)
+++ v2 (2026-07-21)
@@ -1,155 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:09</t>
-[...11 lines deleted...]
-    <t>DISCO DE EQUILIBRIO INFLAVEL</t>
+    <t>Lista gerada no: 21/07/2026 17:14</t>
+  </si>
+  <si>
+    <t>PROPE  C/100 UN - HNDESC</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>UNID TUBO ENSAIO 13 X 75MM PS 5ML PC/1000 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 2-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL N.16 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>SACO LIXO HOSPITALAR 100L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>UNID CATETER 24G AMARELO - NIPRO</t>
+  </si>
+  <si>
+    <t>NIPRO</t>
+  </si>
+  <si>
+    <t>BOLSA P/ AGUA QUENTE P/ PESCOCO (EM U) 1L - UNIQMED</t>
   </si>
   <si>
     <t>Fisioterapia e Reabilitação</t>
   </si>
   <si>
-    <t>DIVERSOS</t>
-[...52 lines deleted...]
-  <si>
     <t>UNIQMED</t>
   </si>
   <si>
     <t>Papel Termosensivel P/ Ecg Titb 216 X 30 - FOUR STAR</t>
   </si>
   <si>
     <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Branca C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
     <t>Desinfetante 5L - BARBAREX</t>
   </si>
   <si>
     <t>Higiene Básica</t>
@@ -176,50 +164,62 @@
     <t>ANADONA</t>
   </si>
   <si>
     <t>FP 3601 - Bandagem Triangular Em Algodao Cru M 1,42 X 1 X 1 - MARIMAR</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>MARIMAR</t>
   </si>
   <si>
     <t>UNID EQUIPO MACRO FOTO C/SACO 15MC LL T1000 - MEDSONDA</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>CANULA ENDOTRAQUEAL C/BL 4,5 - VITALGOLD</t>
   </si>
   <si>
     <t>CANULA ENDOTRAQUEAL C/BL 5,0 - VITALGOLD</t>
   </si>
   <si>
     <t>CANULA ENDOTRAQUEAL S/BL 2,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CATGUT SIMPLES C/AG 4,0 GIN  - SHALON</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 50% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SAMTEC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91542b8917eb0f72b0059ab475d752.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fa892e102b5737772c312e55651e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271a7a098e8dd05b8b485840512cf0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc395a78af4989d77fc1b284ec741.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb935cd8d6d4e39317f61d06cc4ee21.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee771716b35e8358deae7e9fee68e56.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d364675610c5cd917cfca2a89afcf52.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116e11df5145642b78139e800ea9a0f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8981369be777bc52cd415efca7a080e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bc1f0e6bf497ee79dafdb6fcc6659.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd03056defd3756b0a23c9bd0bd2ac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547095d5a3584c63636e4fc7fb8ba9a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c0edf418438e59596c0bc87d63a80.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05aaf442d8a7c00780c329e47d7ae9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e46f0c3dd73d469cdb0f20ddf307.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6d74a7084cef5d3997c204da69b5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f759aedcb80f2e16818965167f0aa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70016c8c23b806f394091035e739ffe2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7afb7e7b58677182f829442ffad83d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfc02d7beb16e4cbcb2127733d763b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660278d2ee4e43cc301326876451a72.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbedaeab5b453d3d19146b402b9ab35.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93d27b9e3d9ce81b70e9461786359.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b655756a4f364daac95349390009.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095479665035afe67f3226d767959f7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5f7da958456307bdace359d048f6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb25b78ec5a454ad809cec425bdffa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ecddf409764ace55d6a95bac9e4ee.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653339d578e07fe5ae4aed68dd1408a5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ada90727edf4b51c3bd40f6b42cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d861f41521d39e98e3a9d426c8a5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba5b088ceabb4a36019d512a3501fb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa63c0fc0cc30d967282533d2a0e8dc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14666f375b84df224ee6814447ada3df.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471efed0984fbce38f4485e61a00af4e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb824479b420a9446465c5443c5c6efe.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c072d1c902531dd317ca5673b9b4a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46fbcc7a94d2bb204221d09b658592.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffefc558b57f3bfcb1688c5c8f75be.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d765cf2a16000963c2dc4786548200b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,386 +1184,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>66.74</v>
+        <v>22.89</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.02</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>22.89</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>0.27</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>66.93</v>
+        <v>86.18</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>1.55</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>86.18</v>
+        <v>211.07</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>3.7</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>211.07</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>51.49</v>
+        <v>16.86</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>11.57</v>
+        <v>25.58</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>16.86</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>25.58</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>35.91</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>14.7</v>
+        <v>10.37</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="F17" s="3">
-        <v>12.58</v>
+        <v>7.22</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>10.37</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F19" s="3">
-        <v>7.22</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>7.25</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
         <v>53</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>5.63</v>
+        <v>1.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>