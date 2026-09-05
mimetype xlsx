--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -14,212 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 17:14</t>
+    <t>Lista gerada no: 04/09/2026 22:10</t>
+  </si>
+  <si>
+    <t>PORTA LAMINA - LABOR</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>DISCO DE EQUILIBRIO INFLAVEL</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
   </si>
   <si>
     <t>PROPE  C/100 UN - HNDESC</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
-    <t>DIVERSOS</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID TUBO ENSAIO 13 X 75MM PS 5ML PC/1000 - VACUPLAST</t>
   </si>
   <si>
     <t>Tubos e Coletores</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
+    <t>NYLON PRETO 2-0 C/AG 2,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
     <t>NYLON PRETO 2-0 C/AG 2, - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
-    <t>SHALON</t>
-[...1 lines deleted...]
-  <si>
     <t>SONDA URETRAL N.16 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>SACO LIXO HOSPITALAR 100L 0,4M PC/100</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
     <t>NEKPLAST</t>
   </si>
   <si>
     <t>UNID CATETER 24G AMARELO - NIPRO</t>
   </si>
   <si>
     <t>NIPRO</t>
   </si>
   <si>
     <t>BOLSA P/ AGUA QUENTE P/ PESCOCO (EM U) 1L - UNIQMED</t>
   </si>
   <si>
-    <t>Fisioterapia e Reabilitação</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIQMED</t>
   </si>
   <si>
     <t>Papel Termosensivel P/ Ecg Titb 216 X 30 - FOUR STAR</t>
   </si>
   <si>
     <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Branca C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
     <t>Desinfetante 5L - BARBAREX</t>
   </si>
   <si>
     <t>Higiene Básica</t>
   </si>
   <si>
     <t>BARBAREX</t>
   </si>
   <si>
     <t>CANULA TRAQUEOSTOMIA PVC C/BL 10 - VITALGOLD</t>
   </si>
   <si>
+    <t>Vassoura - NOVIÇA</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
     <t>Unid Clareador Dental 16% Peroxido Carbamida Whiteness Perfect - FGM</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>FGM</t>
   </si>
   <si>
     <t>AVENTAL BRANCO 20G MANGA LONGA C/ ELASTICO PC/10 - ANADONA</t>
   </si>
   <si>
     <t>ANADONA</t>
   </si>
   <si>
     <t>FP 3601 - Bandagem Triangular Em Algodao Cru M 1,42 X 1 X 1 - MARIMAR</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>MARIMAR</t>
   </si>
   <si>
     <t>UNID EQUIPO MACRO FOTO C/SACO 15MC LL T1000 - MEDSONDA</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
-  </si>
-[...19 lines deleted...]
-    <t>SAMTEC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660278d2ee4e43cc301326876451a72.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbedaeab5b453d3d19146b402b9ab35.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93d27b9e3d9ce81b70e9461786359.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b655756a4f364daac95349390009.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095479665035afe67f3226d767959f7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5f7da958456307bdace359d048f6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb25b78ec5a454ad809cec425bdffa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ecddf409764ace55d6a95bac9e4ee.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653339d578e07fe5ae4aed68dd1408a5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ada90727edf4b51c3bd40f6b42cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d861f41521d39e98e3a9d426c8a5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba5b088ceabb4a36019d512a3501fb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa63c0fc0cc30d967282533d2a0e8dc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14666f375b84df224ee6814447ada3df.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471efed0984fbce38f4485e61a00af4e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb824479b420a9446465c5443c5c6efe.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c072d1c902531dd317ca5673b9b4a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46fbcc7a94d2bb204221d09b658592.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffefc558b57f3bfcb1688c5c8f75be.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d765cf2a16000963c2dc4786548200b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fb73f96f191c883509c338e65a397.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77beb84756c227710fdc7a86dd9a41.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866dc1d352bd225b2e8b787ca95d976.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314b03aa6ab8031ebf958acc85bb71d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98858e8d8e415c53cdf878318dfba26b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaf7f41bd4128bceee1d484e6c2b52.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd362fa439c24afab75bee102d2ebcb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63971b78c21045f51d43cabb10c2f8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bedadfe40c18a415a0a18fb8ebdba6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091fa2fcc3758c467b6b7d304a32483.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc2a2d13e5cbd01479d29bb5dc6164.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321817108098afa29308786e212dcac.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da7ac2c9c512922c03b2c75cc14baf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ffa066a7a13107e7b5f9f5d290448.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d04ff516b6331cde360f56a8d3e4d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe116d375208828d5f41eefda728a5c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b86a94a44d9cd691636386e81d9d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ebada52395ebb62a355fe34e49d2e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09283076d39b40ea6fd56163d47cfb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059255f2edb548bd7d2d160d9f22667.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,386 +1193,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>22.89</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.27</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>66.93</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>1.55</v>
+        <v>22.89</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>86.18</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.7</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>211.07</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>51.49</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>11.57</v>
+        <v>86.18</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>16.86</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>25.58</v>
+        <v>211.07</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>432</v>
+        <v>415</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>35.91</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
         <v>40</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>14.7</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>43</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>12.58</v>
+        <v>16.86</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>443</v>
+        <v>422</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>10.37</v>
+        <v>25.58</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>446</v>
+        <v>424</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>7.22</v>
+        <v>16.59</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>7.25</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>5.63</v>
+        <v>35.2</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>460</v>
+        <v>436</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>162.79</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>468</v>
+        <v>443</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>1.26</v>
+        <v>10.37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>